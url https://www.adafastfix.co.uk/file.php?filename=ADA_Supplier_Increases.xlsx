--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -4,403 +4,180 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr autoCompressPictures="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\paul.mitton\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{325A18D3-BBF7-42F1-A32A-078794DB9CAA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{32F1324D-B5B3-45CB-AD2C-DEDD4D0D5630}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="32940" yWindow="2550" windowWidth="21600" windowHeight="11295" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="To-Do List" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="Calendar_Year">'To-Do List'!#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'To-Do List'!$3:$3</definedName>
     <definedName name="Title1">ToDoList[[#Headers],[Column1]]</definedName>
   </definedNames>
   <calcPr calcId="181029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="589" uniqueCount="287">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="519" uniqueCount="249">
   <si>
     <t>Column1</t>
   </si>
   <si>
     <t>Supplier</t>
   </si>
   <si>
     <t>Products Affected</t>
   </si>
   <si>
     <t>Increase</t>
   </si>
   <si>
     <t>Effective Date</t>
   </si>
   <si>
     <t>British Gypsum</t>
   </si>
   <si>
     <t>Isover</t>
   </si>
   <si>
     <t>Armorgard</t>
   </si>
   <si>
     <t>Aask Us Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">All Products </t>
   </si>
   <si>
-    <t xml:space="preserve">Arrow </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Bolle </t>
   </si>
   <si>
     <t xml:space="preserve">Various </t>
   </si>
   <si>
-    <t xml:space="preserve">Bostik (Gripfill) </t>
-[...13 lines deleted...]
-  <si>
     <t xml:space="preserve">Isover </t>
   </si>
   <si>
-    <t xml:space="preserve">Knauf Insulation </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Pole Sanding Paper </t>
   </si>
   <si>
-    <t xml:space="preserve">Silicone Guns </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Fermacell </t>
   </si>
   <si>
     <t xml:space="preserve">Wera </t>
   </si>
   <si>
     <t xml:space="preserve">Makita </t>
   </si>
   <si>
-    <t xml:space="preserve">Everbuild </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Siniat </t>
   </si>
   <si>
     <t xml:space="preserve">Quelfire </t>
   </si>
   <si>
     <t xml:space="preserve">Knauf </t>
   </si>
   <si>
     <t xml:space="preserve">Fischer </t>
   </si>
   <si>
     <t xml:space="preserve">Corner Flex Tape </t>
   </si>
   <si>
     <t xml:space="preserve">Drill Bits (Unbranded including SDS and HSS) </t>
   </si>
   <si>
     <t xml:space="preserve">Sanding Pads </t>
   </si>
   <si>
     <t xml:space="preserve">Flex </t>
   </si>
   <si>
-    <t xml:space="preserve">Evolution Fasteners </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Mirka </t>
   </si>
   <si>
-    <t xml:space="preserve">3m Scotch Cleaner </t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Dormer </t>
   </si>
   <si>
-    <t xml:space="preserve">Line Marking Paint </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Trend </t>
   </si>
   <si>
     <t xml:space="preserve">Access Panels (Metal and Plastic) </t>
   </si>
   <si>
     <t xml:space="preserve">Scafftag </t>
   </si>
   <si>
-    <t xml:space="preserve">Hammerfix (Nylon) </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CT1 Selant </t>
   </si>
   <si>
-    <t xml:space="preserve">All Accessories </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">ITW Construction Products </t>
   </si>
   <si>
     <t xml:space="preserve">Sika </t>
   </si>
   <si>
-    <t xml:space="preserve">Expanding Foam (B1 and B3) </t>
-[...67 lines deleted...]
-  <si>
     <t xml:space="preserve">nVent  </t>
-  </si>
-[...74 lines deleted...]
-Pinkgrip</t>
   </si>
   <si>
     <t>6%
 6%</t>
-  </si>
-[...25 lines deleted...]
-    <t xml:space="preserve">From 1st September 2023 </t>
   </si>
   <si>
     <t xml:space="preserve">Bostik  </t>
   </si>
   <si>
     <t>All Products</t>
   </si>
   <si>
     <t xml:space="preserve">From 1st February 2024 </t>
   </si>
   <si>
     <t xml:space="preserve">Fixings and Nailable Plugs
 Plaster Accessories, Jointing, Sealants and Cove Adhesive
 Gyprex, Gyptone and Rigitone Tiles, Boards and Hatches </t>
   </si>
   <si>
     <t>5%
 2.9%
 3.4%</t>
   </si>
   <si>
     <t>Colours 
 Clear and Silver 
 Power Grab n Bond 
 BT1 Bathroom Sealant &amp; Adhesive</t>
@@ -1169,50 +946,129 @@
   <si>
     <t>General Purpose Silicone (Transparent)</t>
   </si>
   <si>
     <t>From 5th May 2026</t>
   </si>
   <si>
     <t xml:space="preserve">PU Foams 
 MMA &amp; PUMA </t>
   </si>
   <si>
     <t>11%
 13.8%</t>
   </si>
   <si>
     <t xml:space="preserve">Chukka Boots </t>
   </si>
   <si>
     <t xml:space="preserve">Floor Card Protection </t>
   </si>
   <si>
     <t>Rubble Sacks</t>
   </si>
   <si>
     <t xml:space="preserve">Tarpaulin </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stick Pins </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Numatic </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Henry Hoovers 
+Henry Hoover Bags </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Expamet </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Unbranded Galvanised Beads  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.5% Surcharge </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sealants </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sika (Everbuild) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CT1 Sealant </t>
+  </si>
+  <si>
+    <t>From 1st July 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fsi Promat </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pyrocoustic Fire Resistant Sealant </t>
+  </si>
+  <si>
+    <t xml:space="preserve">From 1st July 2026 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sandpaper Rolls </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Metal Profiles, Accessories &amp; Fixings </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Drylining Bracketry </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Plasterboard Adhesive , Airless Finish &amp; Jointing Compounds 
+All Gypsum Plasterboard Products 
+Cove Products &amp; Accessories </t>
+  </si>
+  <si>
+    <t xml:space="preserve">6%
+6.30%
+6.80% </t>
+  </si>
+  <si>
+    <t>From 27th July 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Power Tools &amp; Spare Parts
+Accessories </t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.3% 
+5.2% </t>
+  </si>
+  <si>
+    <t>From 1st September 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">QIC Trims </t>
+  </si>
+  <si>
+    <t>From 1st August 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="167" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="168" formatCode="&quot;Done&quot;;&quot;&quot;;&quot;Overdue&quot;"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1" tint="4.9989318521683403E-2"/>
       <name val="Century Gothic"/>
       <family val="1"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Century Gothic"/>
       <family val="2"/>
@@ -1379,51 +1235,51 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="1" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFill="0" applyBorder="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0">
       <alignment horizontal="left" vertical="center" indent="2"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="11">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="11" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" xfId="11" applyNumberFormat="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="10" fontId="5" fillId="0" borderId="0" xfId="11" applyNumberFormat="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="10" fontId="5" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="10" fontId="5" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyAlignment="1">
@@ -1445,50 +1301,53 @@
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="6" borderId="0" xfId="1" applyFont="1">
       <alignment horizontal="left" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" xfId="1">
       <alignment horizontal="left" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="11" applyFill="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="11" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="5" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFill="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFill="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="15">
     <cellStyle name="Calendar Year" xfId="14" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Comma" xfId="5" builtinId="3" customBuiltin="1"/>
     <cellStyle name="Comma [0]" xfId="6" builtinId="6" customBuiltin="1"/>
     <cellStyle name="Currency" xfId="7" builtinId="4" customBuiltin="1"/>
     <cellStyle name="Currency [0]" xfId="8" builtinId="7" customBuiltin="1"/>
     <cellStyle name="Date" xfId="11" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Done/Overdue" xfId="13" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Heading 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Heading 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Heading 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Heading 4" xfId="9" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="Note" xfId="10" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Per cent" xfId="12" builtinId="5" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="20">
     <dxf>
       <font>
@@ -1818,51 +1677,51 @@
       <tableStyleElement type="firstSubtotalColumn" dxfId="12"/>
       <tableStyleElement type="firstSubtotalRow" dxfId="11"/>
       <tableStyleElement type="secondSubtotalRow" dxfId="10"/>
       <tableStyleElement type="firstRowSubheading" dxfId="9"/>
       <tableStyleElement type="secondRowSubheading" dxfId="8"/>
       <tableStyleElement type="pageFieldLabels" dxfId="7"/>
       <tableStyleElement type="pageFieldValues" dxfId="6"/>
     </tableStyle>
   </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.jpeg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpeg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.jpeg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.jpeg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image113.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.jpeg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.jpeg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.jpeg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.jpeg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.jpeg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.jpeg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.jpeg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.jpeg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.jpeg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.jpeg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.gif"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.jpeg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image115.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.jpeg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.jpeg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.jpeg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.jpeg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.jpeg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.jpeg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.jpeg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.jpeg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.jpeg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.jpeg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.jpeg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.gif"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.jpeg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.jpeg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.jpeg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.jpeg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.jpeg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.jpeg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.jpeg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.jpeg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>657225</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="To Do Year" descr="Cell fill shape ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
             </a:ext>
           </a:extLst>
@@ -1896,12717 +1755,11767 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" lIns="0" rIns="0" bIns="91440" rtlCol="0" anchor="b"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:endParaRPr lang="en-US" sz="1600">
             <a:solidFill>
               <a:schemeClr val="bg1"/>
             </a:solidFill>
             <a:latin typeface="+mj-lt"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>200</xdr:row>
+      <xdr:row>175</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
-      <xdr:row>200</xdr:row>
+      <xdr:row>175</xdr:row>
       <xdr:rowOff>304800</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1052" name="AutoShape 28" descr="Knauf Logo PNG Transparent – Brands Logos">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001C040000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="200025" y="4533900"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>200</xdr:row>
+      <xdr:row>175</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
-      <xdr:row>200</xdr:row>
+      <xdr:row>175</xdr:row>
       <xdr:rowOff>304800</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1053" name="AutoShape 29" descr="Knauf Logo PNG Transparent – Brands Logos">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001D040000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="200025" y="4533900"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>695067</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>175</xdr:row>
-      <xdr:rowOff>128716</xdr:rowOff>
-[...3 lines deleted...]
-      <xdr:colOff>1542792</xdr:colOff>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>304800</xdr:colOff>
       <xdr:row>175</xdr:row>
-      <xdr:rowOff>1147891</xdr:rowOff>
-[...1934 lines deleted...]
-      <xdr:row>172</xdr:row>
       <xdr:rowOff>304800</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1057" name="AutoShape 33">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000021040000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="200025" y="11896725"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>172</xdr:row>
+      <xdr:row>175</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
-      <xdr:row>172</xdr:row>
+      <xdr:row>175</xdr:row>
       <xdr:rowOff>304800</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1058" name="AutoShape 34">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000022040000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="200025" y="11896725"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>172</xdr:row>
+      <xdr:row>175</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
-      <xdr:row>172</xdr:row>
+      <xdr:row>175</xdr:row>
       <xdr:rowOff>304800</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1059" name="AutoShape 35">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000023040000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="200025" y="11896725"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>172</xdr:row>
+      <xdr:row>175</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
-      <xdr:row>172</xdr:row>
+      <xdr:row>175</xdr:row>
       <xdr:rowOff>304800</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1060" name="AutoShape 36">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000024040000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="200025" y="11896725"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>172</xdr:row>
+      <xdr:row>175</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
-      <xdr:row>172</xdr:row>
+      <xdr:row>175</xdr:row>
       <xdr:rowOff>304800</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1061" name="AutoShape 37">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000025040000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="200025" y="11896725"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>424763</xdr:colOff>
-[...14 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000024000000}"/>
+      <xdr:colOff>334663</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>399021</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1934179</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>832726</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="540609" y="2239663"/>
+          <a:ext cx="1599516" cy="433705"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>244561</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>102973</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1995100</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>1119969</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Picture 41">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34">
-[...51 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000025000000}"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="450507" y="3205034"/>
+          <a:ext cx="1750539" cy="1016996"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>102973</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>244561</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2246098</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>1447519</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="Picture 48">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000031000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="308919" y="4608041"/>
+          <a:ext cx="2143125" cy="1202958"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>167331</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>283175</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2136689</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>1391528</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Picture 49" descr="CT1: Search our Sealants &amp; more on SpecifiedBy">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000032000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35">
-[...51 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000026000000}"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="373277" y="6384324"/>
+          <a:ext cx="1969358" cy="1108353"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>193075</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>746555</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2040925</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>1614600</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Picture 54">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000037000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="399021" y="8585373"/>
+          <a:ext cx="1847850" cy="868045"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>51486</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>167332</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2315808</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>1094089</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Picture 56">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000039000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36">
-[...51 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000027000000}"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="257432" y="10245812"/>
+          <a:ext cx="2264322" cy="926757"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>566351</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>90101</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1660439</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>1182481</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Picture 57" descr="Erico TSGB Caddy Clip 280-458mm (Box 50) - ADA Fastfix Ltd">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37">
-[...51 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000028000000}"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="772297" y="11430000"/>
+          <a:ext cx="1094088" cy="1092380"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>411892</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>1248548</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1827769</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>25778</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Picture 58">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38">
-[...51 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000029000000}"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="617838" y="12588447"/>
+          <a:ext cx="1415877" cy="1300068"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>218817</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>360406</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2152392</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>879836</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Picture 59">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003C000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="424763" y="66868075"/>
+          <a:ext cx="1933575" cy="519430"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>334662</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>51486</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1802027</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>1173142</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Picture 60" descr="GREEN RHINO® EnviroPad Spill Pad - Small - 4.5 Litres">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3">
-[...51 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002B000000}"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="540608" y="15175641"/>
+          <a:ext cx="1467365" cy="1121656"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>270306</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>77231</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1866385</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>1433299</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Picture 61" descr="Numatic Henry Vacuum Cleaner (HVR160) - Janitorial Direct">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003E000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="476252" y="16462805"/>
+          <a:ext cx="1596079" cy="1356068"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>347535</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>17419</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1763413</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>1467365</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Picture 62" descr="3M 1104 Low Tack Masking Tape Cream 48mmx50m 110448 - Self Adhesive Supplies">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003F000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm rot="10800000" flipV="1">
+          <a:off x="553481" y="17883230"/>
+          <a:ext cx="1415878" cy="1449946"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>334664</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>102973</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1828384</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>1312906</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Picture 255" descr="Large Plant Nappy – 1370 x 2000mm - Pro Spill">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000000010000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="540610" y="19449020"/>
+          <a:ext cx="1493720" cy="1209933"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>553479</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>51486</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1724797</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>1220581</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Picture 256" descr="Image result for FERMACELL LOGO">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000001010000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="759425" y="3153547"/>
+          <a:ext cx="1171318" cy="1169095"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>141588</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>386149</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2098075</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>965373</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Picture 257">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28" cstate="print">
-[...14 lines deleted...]
-          <a:ext cx="1802027" cy="741663"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="347534" y="2226791"/>
+          <a:ext cx="1956487" cy="579224"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>92676</xdr:colOff>
-[...14 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002C000000}"/>
+      <xdr:colOff>308918</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>733683</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2068267</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>1763411</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Picture 258" descr="ITW Construction Products">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39">
-[...36 lines deleted...]
-      <xdr:colOff>185351</xdr:colOff>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="514864" y="2574325"/>
+          <a:ext cx="1759349" cy="1029728"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>231691</xdr:colOff>
       <xdr:row>158</xdr:row>
-      <xdr:rowOff>278027</xdr:rowOff>
-[...3 lines deleted...]
-      <xdr:colOff>2141838</xdr:colOff>
+      <xdr:rowOff>90103</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2188177</xdr:colOff>
       <xdr:row>158</xdr:row>
-      <xdr:rowOff>857251</xdr:rowOff>
-[...6 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002D000000}"/>
+      <xdr:rowOff>1249363</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Picture 259" descr="Vacancies - A. Proctor Group">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004010000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="437637" y="1930745"/>
+          <a:ext cx="1956486" cy="1159260"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>424763</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>51486</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1917871</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>1235676</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Picture 260">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40">
-[...14 lines deleted...]
-          <a:ext cx="1956487" cy="579224"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="630709" y="1892128"/>
+          <a:ext cx="1493108" cy="1184190"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...15 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002E000000}"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>193074</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>128717</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2252533</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>1213509</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Picture 261" descr="Image result for wera logo">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41">
-[...51 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000038000000}"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="193074" y="1969359"/>
+          <a:ext cx="2265405" cy="1084792"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>360405</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>38615</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1956486</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>1238037</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Picture 262" descr="Werner Celebrates 100 Years | Walls &amp; Ceilings">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42">
-[...51 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003040000}"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="566351" y="1879257"/>
+          <a:ext cx="1596081" cy="1199422"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>553480</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>51486</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1737668</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>1199603</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Picture 263" descr="Pole Sander Sheets | London | Hertfordshire">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000008010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43">
-[...51 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004040000}"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm flipV="1">
+          <a:off x="759426" y="1892128"/>
+          <a:ext cx="1184188" cy="1148117"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>527737</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>90101</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1621825</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>1185374</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Picture 264" descr="Polyco Knitted Stockinette Gloves CK21K - SafetyGloves.co.uk">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000009010000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44">
-[...51 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005040000}"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="733683" y="1930743"/>
+          <a:ext cx="1094088" cy="1095273"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>205946</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>141589</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2258880</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>1171319</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Picture 265" descr="Tyvek Landing Page">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40EA5EDD-D9C7-05BE-F81C-67C88F55A9E7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45">
-[...36 lines deleted...]
-      <xdr:colOff>193074</xdr:colOff>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="411892" y="1982231"/>
+          <a:ext cx="2052934" cy="1029730"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>411892</xdr:colOff>
       <xdr:row>148</xdr:row>
-      <xdr:rowOff>308919</xdr:rowOff>
-[...3 lines deleted...]
-      <xdr:colOff>2142095</xdr:colOff>
+      <xdr:rowOff>25744</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1802027</xdr:colOff>
       <xdr:row>148</xdr:row>
-      <xdr:rowOff>990343</xdr:rowOff>
-[...6 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000009000000}"/>
+      <xdr:rowOff>1418794</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Picture 266" descr="Nescafé Instant Coffee Tin Gold Blend Rich &amp; Smooth Medium Arabica 750 g">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6873EFF4-1DD0-54D8-CF7A-7D5AE31AE0ED}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46">
-[...36 lines deleted...]
-      <xdr:colOff>38615</xdr:colOff>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="617838" y="3295136"/>
+          <a:ext cx="1390135" cy="1393050"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>579224</xdr:colOff>
       <xdr:row>149</xdr:row>
-      <xdr:rowOff>308919</xdr:rowOff>
-[...3 lines deleted...]
-      <xdr:colOff>2299908</xdr:colOff>
+      <xdr:rowOff>102973</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1544596</xdr:colOff>
       <xdr:row>149</xdr:row>
-      <xdr:rowOff>913885</xdr:rowOff>
-[...6 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000B000000}"/>
+      <xdr:rowOff>1357812</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Picture 267" descr="Corner Flex Tape MK2 - ADA Fastfix Ltd">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64D2DE7C-E5E3-64C6-E1DD-826DCA10A4D6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47">
-[...36 lines deleted...]
-      <xdr:colOff>25743</xdr:colOff>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="785170" y="4801115"/>
+          <a:ext cx="965372" cy="1254839"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>514865</xdr:colOff>
       <xdr:row>150</xdr:row>
-      <xdr:rowOff>244561</xdr:rowOff>
-[...3 lines deleted...]
-      <xdr:colOff>2262848</xdr:colOff>
+      <xdr:rowOff>128716</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1711926</xdr:colOff>
       <xdr:row>150</xdr:row>
-      <xdr:rowOff>1035136</xdr:rowOff>
-[...6 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000E000000}"/>
+      <xdr:rowOff>1329900</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Picture 268" descr="DeWalt 8×160mm Extreme 2 SDS Plus Masonry Bit | Drill Bits | Screwfix.com">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D87262C6-67B6-45A0-9350-A36662596D00}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="720811" y="6255608"/>
+          <a:ext cx="1197061" cy="1201184"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>437636</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>64357</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1724797</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>1424626</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Picture 269" descr="Powder Fire Extinguishers | Checkfire">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0C48665-15BA-EF34-52D6-62B5DB61160C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="643582" y="7619999"/>
+          <a:ext cx="1287161" cy="1360269"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>386149</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>64359</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1840642</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>1517979</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Picture 270" descr="Pre-Galvanised Steel Horseshoe Shim ...">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0689D818-146C-7EE3-FB0F-631E22636A44}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="592095" y="9190339"/>
+          <a:ext cx="1454493" cy="1453620"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>90102</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>1209933</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2020845</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>1729363</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Picture 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57A6D674-B193-4160-9618-03C758A5277B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48">
-[...14 lines deleted...]
-          <a:ext cx="2237105" cy="790575"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="296048" y="3050575"/>
+          <a:ext cx="1930743" cy="519430"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>424763</xdr:colOff>
-[...14 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002F000000}"/>
+      <xdr:colOff>128717</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>180203</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2175305</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>1318551</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="Picture 9" descr="Big Wipes Competition!!! - Builders' Talk Group">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC4DA3FE-BB36-1B07-F310-3E3ECDD48CCD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13">
-[...51 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000030000000}"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="334663" y="4916960"/>
+          <a:ext cx="2046588" cy="1138348"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>321790</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>424764</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1921306</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>858469</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="Picture 11">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CF47497-4C21-4317-9146-805D926DFC37}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="527736" y="6577399"/>
+          <a:ext cx="1599516" cy="433705"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>90101</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>901013</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2233226</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>2103971</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="Picture 12">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{216E1B10-7889-4B3A-9F34-87DCB0B953B2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="296047" y="8469527"/>
+          <a:ext cx="2143125" cy="1202958"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>540608</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>102973</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1711926</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>1272068</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="Picture 26" descr="Image result for FERMACELL LOGO">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1B92371-4785-4DFC-A008-732BBE4F78C9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49">
-[...51 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="746554" y="10593345"/>
+          <a:ext cx="1171318" cy="1169095"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>90101</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>153983</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2175304</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>1202209</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="Picture 28" descr="GVS Filter Technology | Filtration Solutions | GVS">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57238606-94DB-4390-C73F-BCE31568A32C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="296047" y="12060233"/>
+          <a:ext cx="2085203" cy="1048226"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>180203</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>257432</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2028053</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>1125477</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Picture 50">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5782D431-B861-4A72-A1D2-0C1F8DFB0B23}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26" cstate="print">
-[...14 lines deleted...]
-          <a:ext cx="1599516" cy="433705"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="386149" y="13579560"/>
+          <a:ext cx="1847850" cy="868045"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>244561</xdr:colOff>
-      <xdr:row>136</xdr:row>
-[...13 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002A000000}"/>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>180203</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2188176</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>1153326</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Picture 51" descr="Knauf Drywall Logo - TCA Rendering">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB274BA9-676E-4363-AA7F-D2BF409AC3B7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3">
-[...51 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000031000000}"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="450507" y="14918210"/>
+          <a:ext cx="1943615" cy="973123"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>193074</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>360405</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2111665</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>1017630</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Picture 52">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1FC75D80-A0C0-48D7-866F-8A93D963F2B9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4" cstate="print">
-[...14 lines deleted...]
-          <a:ext cx="2143125" cy="1202958"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="399020" y="16797466"/>
+          <a:ext cx="1918591" cy="657225"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>167331</xdr:colOff>
-[...14 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000032000000}"/>
+      <xdr:colOff>218817</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>489122</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2120838</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>866954</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Picture 53" descr="Moldex Metric - The Health &amp; Safety Event 2023">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D25DC8A4-F3B1-435E-9D83-BB6903A284FF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50">
-[...36 lines deleted...]
-      <xdr:colOff>193075</xdr:colOff>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="424763" y="18342061"/>
+          <a:ext cx="1902021" cy="377832"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>553480</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>180203</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1647568</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>1272583</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Picture 64" descr="Erico TSGB Caddy Clip 280-458mm (Box 50) - ADA Fastfix Ltd">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D87909F-8AA9-4DFF-B62A-BD4C5DDE8F28}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="759426" y="19449021"/>
+          <a:ext cx="1094088" cy="1092380"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>205946</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>437635</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2149561</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>963411</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Picture 65" descr="What product to use around plastic vent ducts? - Quelfire">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A06C59E-F12E-4B6D-9EF4-6584E3DEAAC1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="411892" y="21122331"/>
+          <a:ext cx="1943615" cy="525776"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>115845</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>424763</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2236795</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>991115</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Picture 67" descr="Renderplas Ltd: Search our Rendering Accessories &amp; more on SpecifiedBy">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB203E11-08ED-3766-BC80-2A16BBAD5C59}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="321791" y="22525337"/>
+          <a:ext cx="2120950" cy="566352"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>411892</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>51486</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1827769</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>1351554</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Picture 68">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E0E7923-AA28-468C-BD7E-9F1AE7B5C5A7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="617838" y="23567939"/>
+          <a:ext cx="1415877" cy="1300068"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>141588</xdr:colOff>
       <xdr:row>139</xdr:row>
-      <xdr:rowOff>746555</xdr:rowOff>
-[...3 lines deleted...]
-      <xdr:colOff>2040925</xdr:colOff>
+      <xdr:rowOff>514866</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2144761</xdr:colOff>
       <xdr:row>139</xdr:row>
-      <xdr:rowOff>1614600</xdr:rowOff>
-[...6 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000037000000}"/>
+      <xdr:rowOff>1003988</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Picture 69" descr="The Difference is Visqueen - Complete range, complete solution">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C187CF30-6DC3-555F-3F65-127CDE8CC9D8}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="347534" y="25447197"/>
+          <a:ext cx="2003173" cy="489122"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>296047</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>115845</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1892128</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>1315267</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Picture 70" descr="Werner Celebrates 100 Years | Walls &amp; Ceilings">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13478AE9-50CC-4F1B-8FD1-83F3DAA1E495}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="501993" y="26489798"/>
+          <a:ext cx="1596081" cy="1199422"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>476250</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>90103</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1789155</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>1317733</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Picture 71" descr="Yellow Bucket Heavy Duty 3 1/4 Gallon">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6E16431-F3BB-7471-48F3-06FA06E6EE76}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="682196" y="27879934"/>
+          <a:ext cx="1312905" cy="1227630"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>115845</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>218817</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2099434</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>1197060</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Picture 72" descr="Correx Black Sheets">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{300D4306-8BB9-F450-D587-7B3DD1B9ABF3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="321791" y="29411655"/>
+          <a:ext cx="1983589" cy="978243"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>501995</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>62833</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1776285</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>1338079</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Picture 73" descr="Dust Sheets Cotton Twill Cloth for Furniture, Floor, Stairs, Painting and  Decorating with Size 3.7m x 2.7m : Amazon.co.uk: Home &amp; Kitchen">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{776DEF44-75E0-F1B6-8947-87EDC175B705}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm rot="10800000" flipV="1">
+          <a:off x="707941" y="30671549"/>
+          <a:ext cx="1274290" cy="1275246"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>476251</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>38616</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1827770</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>1391329</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Picture 74" descr="Extreme Duty Builders Rubble Sacks 500G | Metal Fabrication Supplies">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F95B6520-8E06-F54E-2D1F-BB624EFA78FA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="682197" y="32063211"/>
+          <a:ext cx="1351519" cy="1352713"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>682197</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>25744</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1557069</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>1312906</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Picture 75" descr="Green Wheelie Bin - 240 Litre">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D97D6F95-105E-6399-A017-D1DAAA00F7AB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="888143" y="33479089"/>
+          <a:ext cx="874872" cy="1287162"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>489121</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>104824</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1673310</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>1287164</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Picture 76" descr="RENDIT | Blue Window Protection Film ...">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C07F8398-608E-0225-551D-CBA381AD44D3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm rot="10800000" flipV="1">
+          <a:off x="695067" y="34961175"/>
+          <a:ext cx="1184189" cy="1182340"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>154460</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>167331</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2089322</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>1081216</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Picture 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4213363-7DD9-C9B6-8F44-987DF3F570E2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="360406" y="2007973"/>
+          <a:ext cx="1934862" cy="913885"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>25743</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>501994</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2280038</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>885596</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Picture 4" descr="Dormer rivela il design del nuovo logo">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C10BDD8-19E6-686B-4474-C1AAFD7B48ED}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="231689" y="3604055"/>
+          <a:ext cx="2254295" cy="383602"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>128716</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>810912</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2085203</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>1390136</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="Picture 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E3FA321-C322-43DD-A4A1-E31CBD3EF02E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8" cstate="print">
-[...14 lines deleted...]
-          <a:ext cx="1847850" cy="868045"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="334662" y="5174392"/>
+          <a:ext cx="1956487" cy="579224"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>51486</xdr:colOff>
-[...14 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000039000000}"/>
+      <xdr:colOff>156386</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>994902</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2085203</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>2123818</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Picture 66" descr="ITW Construction Products">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E5F5E06-7C3A-43A0-8E55-F8A7B4451263}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10">
-[...51 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003A000000}"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="362332" y="62212334"/>
+          <a:ext cx="1928817" cy="1128916"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>193074</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>360405</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1918591" cy="657225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Picture 78">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{689F391C-B35E-46B9-86F8-09FCC7594DDA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="399020" y="26039290"/>
+          <a:ext cx="1918591" cy="657225"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>51486</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>334662</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2297007</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>913885</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Picture 79">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE95D21A-F11D-ADBE-D71C-3103F1C97552}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11">
-[...51 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003B000000}"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="257432" y="11417128"/>
+          <a:ext cx="2245521" cy="579223"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>193073</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>205947</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2126088</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>1042603</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Picture 80" descr="Downloads | Soudal Group">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43190707-0E75-D121-8F8F-208B2597FBB5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51">
-[...104 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003D000000}"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="399019" y="12549832"/>
+          <a:ext cx="1933015" cy="836656"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>566351</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>118925</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1763412</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>1320198</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Picture 81" descr="Abracs Phoenix II Ultra Thin Cutting Disc 115mm x 0.75mm x 22mm Pk50 -  Multikor Industrial Group">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1555FA34-5E76-4C48-B0D3-6D74A08694C6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52">
-[...51 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003E000000}"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm rot="10800000" flipV="1">
+          <a:off x="772297" y="13930175"/>
+          <a:ext cx="1197061" cy="1201273"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>193074</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>77230</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2063027</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>1325777</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Picture 82" descr="Fire Extinguisher Colours And Their Meanings | CheckFire Ltd">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62D463AA-9A4D-BCAC-48CE-8807E1C3F87D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53">
-[...51 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003F000000}"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="399020" y="15355845"/>
+          <a:ext cx="1869953" cy="1248547"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>501993</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>141588</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1686181</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>1289705</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Picture 83" descr="Pole Sander Sheets | London | Hertfordshire">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28908BD9-9B01-4C55-8EA2-48429B91ACBB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54">
-[...37 lines deleted...]
-      <xdr:row>147</xdr:row>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm flipV="1">
+          <a:off x="707939" y="16887568"/>
+          <a:ext cx="1184188" cy="1148117"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>489124</xdr:colOff>
+      <xdr:row>124</xdr:row>
       <xdr:rowOff>102973</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1828384</xdr:colOff>
-[...8 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000000010000}"/>
+      <xdr:colOff>1750541</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>1365687</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Picture 84" descr="History of Wheelbarrows - Ideas and Advice">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99690569-8BE2-6FF4-C38F-AA282A9D654F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55">
-[...51 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000001010000}"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="695070" y="18316318"/>
+          <a:ext cx="1261417" cy="1262714"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>115845</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>450506</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2197316</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>926756</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="Picture 7" descr="Image result for armorgard logo">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E78586C-CDBB-4366-9516-46833EE5867A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7">
-[...104 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003010000}"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="321791" y="2291148"/>
+          <a:ext cx="2081471" cy="476250"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>180202</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>785169</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2136688</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>1944429</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Picture 85" descr="Vacancies - A. Proctor Group">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48A72542-42E9-4E50-BBEC-8EFC21471A10}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37">
-[...51 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004010000}"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="386148" y="3887230"/>
+          <a:ext cx="1956486" cy="1159260"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>141588</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>101889</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2110946</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>1084306</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Picture 86" descr="Home | TREMCO UK">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC617CDA-A254-6C7C-7E83-223505FC3169}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56">
-[...104 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006010000}"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="347534" y="5829761"/>
+          <a:ext cx="1969358" cy="982417"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>411892</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>38614</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1711926</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>1253209</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Picture 87" descr="Image result for Access Panel">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F30B710C-5104-4633-B6F3-49FAF33FAE5B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43">
-[...2744 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="617838" y="7027905"/>
           <a:ext cx="1300034" cy="1214595"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>83</xdr:row>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
-      <xdr:row>83</xdr:row>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>304800</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1025" name="AutoShape 1" descr="JRT Damp-Proof Course DPC, 225mm x 30m | Elliotts">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28169DA7-247F-8E25-71E8-1092B285EB3E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="200025" y="8248650"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>83</xdr:row>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
-      <xdr:row>83</xdr:row>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>304800</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1026" name="AutoShape 2" descr="JRT Damp-Proof Course DPC, 225mm x 30m | Elliotts">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0C0FE3E-DCAA-E6D4-A57C-FDC2A473D47C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="200025" y="8248650"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>501993</xdr:colOff>
-      <xdr:row>83</xdr:row>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>61556</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1634696</xdr:colOff>
-      <xdr:row>83</xdr:row>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>1197061</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="89" name="Picture 88" descr="Damp Proof Course Roll – Eclipse Fencing &amp; Timber Supplies">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7A2DE82-D3F4-F6C3-D87F-9B21ACE7C503}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm rot="10800000" flipV="1">
           <a:off x="707939" y="8312265"/>
           <a:ext cx="1132703" cy="1135505"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>167331</xdr:colOff>
-      <xdr:row>84</xdr:row>
+      <xdr:row>111</xdr:row>
       <xdr:rowOff>77230</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2148065</xdr:colOff>
-      <xdr:row>84</xdr:row>
+      <xdr:row>111</xdr:row>
       <xdr:rowOff>1184190</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="Picture 89" descr="Hamilton Decorating Tools">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A925BDAA-0377-7606-928F-948E976BDC3A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="373277" y="9589358"/>
           <a:ext cx="1980734" cy="1106960"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>476250</xdr:colOff>
-      <xdr:row>85</xdr:row>
+      <xdr:row>112</xdr:row>
       <xdr:rowOff>25744</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1647567</xdr:colOff>
-      <xdr:row>85</xdr:row>
+      <xdr:row>112</xdr:row>
       <xdr:rowOff>1196321</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="91" name="Picture 90" descr="Faithfull FAIFSHD16 Heavy Duty Floor Scraper 16&quot; - Screwfix">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BE5A5C1-3AE7-BA8D-338C-C7D1767FF5F2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="682196" y="10799291"/>
           <a:ext cx="1171317" cy="1170577"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>321790</xdr:colOff>
-      <xdr:row>86</xdr:row>
+      <xdr:row>113</xdr:row>
       <xdr:rowOff>35272</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1853512</xdr:colOff>
-      <xdr:row>86</xdr:row>
+      <xdr:row>113</xdr:row>
       <xdr:rowOff>1222390</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Picture 91" descr="Polythene Sheeting ECO General Purpose TPS 4 x 25mtr">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4500628-EE5B-DB74-4BA7-3266FB83BEF1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm rot="10800000" flipV="1">
           <a:off x="527736" y="12070238"/>
           <a:ext cx="1531722" cy="1187118"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>321792</xdr:colOff>
-      <xdr:row>78</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>102973</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1866385</xdr:colOff>
-      <xdr:row>78</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>1188630</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="93" name="Picture 92" descr="fischer Coated Panel System FCPS/50">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F7F6F55-7FA3-F52E-6278-A2960F836CC9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="527738" y="1943615"/>
           <a:ext cx="1544593" cy="1085657"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>141588</xdr:colOff>
-      <xdr:row>75</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>283175</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2136688</xdr:colOff>
-      <xdr:row>75</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>1382085</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Picture 93" descr="Stanley Black &amp;amp; Decker | Gavi, the Vaccine Alliance">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FBD2F605-C5E5-4FE7-B849-48B7C943744E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="347534" y="2123817"/>
           <a:ext cx="1995100" cy="1098910"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>386149</xdr:colOff>
-      <xdr:row>76</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>244561</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1879257</xdr:colOff>
-      <xdr:row>76</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>1428751</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="95" name="Picture 94">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6F70221-CE1A-4945-97D8-930E136D62A1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="592095" y="3771385"/>
           <a:ext cx="1493108" cy="1184190"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>25743</xdr:colOff>
-      <xdr:row>77</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>205946</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2290065</xdr:colOff>
-      <xdr:row>77</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>1132703</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="96" name="Picture 95">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{012A5DF3-8333-4466-93E3-0CC2129EAC25}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="231689" y="5264493"/>
           <a:ext cx="2264322" cy="926757"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90102</xdr:colOff>
-      <xdr:row>69</xdr:row>
+      <xdr:row>96</xdr:row>
       <xdr:rowOff>231689</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2265371</xdr:colOff>
-      <xdr:row>69</xdr:row>
+      <xdr:row>96</xdr:row>
       <xdr:rowOff>1003986</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="97" name="Picture 96" descr="Evolution Power Tools Reviews | Read Customer Service Reviews of  shop.evolutionpowertools.com">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6D33ECC-96FD-95A2-D34A-5E794FAD7A0F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="296048" y="2072331"/>
           <a:ext cx="2175269" cy="772297"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>38615</xdr:colOff>
-      <xdr:row>70</xdr:row>
+      <xdr:row>97</xdr:row>
       <xdr:rowOff>244561</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2275720</xdr:colOff>
-      <xdr:row>70</xdr:row>
+      <xdr:row>97</xdr:row>
       <xdr:rowOff>1035136</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="98" name="Picture 97" descr="Scafftag Logo | ScaffMag - Scaffolding News | Scaffolding Jobs ...">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83C1BB4D-0B92-49EC-918F-F85FD626B4BD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="244561" y="3346622"/>
           <a:ext cx="2237105" cy="790575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>489122</xdr:colOff>
-      <xdr:row>71</xdr:row>
+      <xdr:row>98</xdr:row>
       <xdr:rowOff>115845</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1686183</xdr:colOff>
-      <xdr:row>71</xdr:row>
+      <xdr:row>98</xdr:row>
       <xdr:rowOff>1214995</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="99" name="Picture 98">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9548A646-48E4-4D2A-8FE4-15A2F840FE5A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="695068" y="4479325"/>
           <a:ext cx="1197061" cy="1099150"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>141588</xdr:colOff>
-      <xdr:row>72</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>360406</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2144761</xdr:colOff>
-      <xdr:row>72</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>849528</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="100" name="Picture 99" descr="The Difference is Visqueen - Complete range, complete solution">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{274FB8B1-5A39-4038-8D2E-2B606544DDAB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="347534" y="5985305"/>
           <a:ext cx="2003173" cy="489122"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>643579</xdr:colOff>
-      <xdr:row>73</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>31998</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1557466</xdr:colOff>
-      <xdr:row>73</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>1287161</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="101" name="Picture 100" descr="Numatic NVM-1CH Dust Bags for Henry Hoover">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7B78F1C-0123-DF38-6CCF-9E5C53F518E1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="849525" y="6918316"/>
           <a:ext cx="913887" cy="1255163"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>334662</xdr:colOff>
-      <xdr:row>74</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>38615</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1828382</xdr:colOff>
-      <xdr:row>74</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>1248548</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="102" name="Picture 101" descr="Large Plant Nappy – 1370 x 2000mm - Pro Spill">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B373AC0A-EA7E-4BD8-A4DC-F0FA243D3D0C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="540608" y="8263581"/>
           <a:ext cx="1493720" cy="1209933"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>707939</xdr:colOff>
-      <xdr:row>53</xdr:row>
+      <xdr:row>80</xdr:row>
       <xdr:rowOff>141588</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1555664</xdr:colOff>
-      <xdr:row>53</xdr:row>
+      <xdr:row>80</xdr:row>
       <xdr:rowOff>1160763</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="103" name="Picture 102">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36B10268-8DE7-4C81-B10A-40F331C4DF99}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="913885" y="1982230"/>
           <a:ext cx="847725" cy="1019175"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>77229</xdr:colOff>
-      <xdr:row>54</xdr:row>
+      <xdr:row>81</xdr:row>
       <xdr:rowOff>399021</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2276496</xdr:colOff>
-      <xdr:row>54</xdr:row>
+      <xdr:row>81</xdr:row>
       <xdr:rowOff>1016859</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="104" name="Picture 103" descr="Meet The Team — Bond It Group">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4450852F-01F8-D870-0B63-C30A9C696486}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="283175" y="3501082"/>
           <a:ext cx="2199267" cy="617838"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>283176</xdr:colOff>
-      <xdr:row>55</xdr:row>
+      <xdr:row>82</xdr:row>
       <xdr:rowOff>283176</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2033715</xdr:colOff>
-      <xdr:row>55</xdr:row>
+      <xdr:row>82</xdr:row>
       <xdr:rowOff>1300172</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="105" name="Picture 104">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42C588F1-99FA-4CCA-8198-0E37478B06C5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="489122" y="4788244"/>
           <a:ext cx="1750539" cy="1016996"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>90101</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>83</xdr:row>
       <xdr:rowOff>604966</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2233226</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>83</xdr:row>
       <xdr:rowOff>1807924</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="106" name="Picture 105">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81D134F6-7496-4271-88E8-EFF44A667C98}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="296047" y="10297297"/>
           <a:ext cx="2143125" cy="1202958"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>514864</xdr:colOff>
-      <xdr:row>57</xdr:row>
+      <xdr:row>84</xdr:row>
       <xdr:rowOff>51486</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1686182</xdr:colOff>
-      <xdr:row>57</xdr:row>
+      <xdr:row>84</xdr:row>
       <xdr:rowOff>1220581</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="107" name="Picture 106" descr="Image result for FERMACELL LOGO">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6234D290-3E74-49FC-BE16-0AC63C63A0EC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="720810" y="8418040"/>
           <a:ext cx="1171318" cy="1169095"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>218817</xdr:colOff>
-      <xdr:row>58</xdr:row>
+      <xdr:row>85</xdr:row>
       <xdr:rowOff>205946</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2066667</xdr:colOff>
-      <xdr:row>58</xdr:row>
+      <xdr:row>85</xdr:row>
       <xdr:rowOff>1073991</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="108" name="Picture 107">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{390B9F83-9D3B-4EE9-ABF0-83EE4DE57513}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="424763" y="9833919"/>
           <a:ext cx="1847850" cy="868045"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>205945</xdr:colOff>
-      <xdr:row>59</xdr:row>
+      <xdr:row>86</xdr:row>
       <xdr:rowOff>193074</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2149560</xdr:colOff>
-      <xdr:row>59</xdr:row>
+      <xdr:row>86</xdr:row>
       <xdr:rowOff>1166197</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Picture 108" descr="Knauf Drywall Logo - TCA Rendering">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DB0A5E6-0FF5-4DB9-BCB4-C0F3817DA08D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="411891" y="11082466"/>
           <a:ext cx="1943615" cy="973123"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>296048</xdr:colOff>
-      <xdr:row>60</xdr:row>
+      <xdr:row>87</xdr:row>
       <xdr:rowOff>102974</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1982230</xdr:colOff>
-      <xdr:row>60</xdr:row>
+      <xdr:row>87</xdr:row>
       <xdr:rowOff>1132784</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Picture 109" descr="NLG - Tool Tethering Experts | CMT Group">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BFBE5F44-C605-66EB-C0F4-11B9205825A8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="501994" y="12253785"/>
           <a:ext cx="1686182" cy="1029810"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>566351</xdr:colOff>
-      <xdr:row>61</xdr:row>
+      <xdr:row>88</xdr:row>
       <xdr:rowOff>115844</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1660439</xdr:colOff>
-      <xdr:row>61</xdr:row>
+      <xdr:row>88</xdr:row>
       <xdr:rowOff>1208224</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Picture 110" descr="Erico TSGB Caddy Clip 280-458mm (Box 50) - ADA Fastfix Ltd">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96FD3BA5-EF6E-4680-96B6-34F67E24592E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="772297" y="13528074"/>
           <a:ext cx="1094088" cy="1092380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>373278</xdr:colOff>
-      <xdr:row>62</xdr:row>
+      <xdr:row>89</xdr:row>
       <xdr:rowOff>38615</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1866386</xdr:colOff>
-      <xdr:row>62</xdr:row>
+      <xdr:row>89</xdr:row>
       <xdr:rowOff>1232939</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Picture 111" descr="Promat | SUPALUX | MASTERBOARD | PROMATECT | VERMICULUX | GO INTERIORS">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C609D557-4128-7FEB-E459-821CDBC2C060}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="579224" y="14712264"/>
           <a:ext cx="1493108" cy="1194324"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>231689</xdr:colOff>
-      <xdr:row>63</xdr:row>
+      <xdr:row>90</xdr:row>
       <xdr:rowOff>360405</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2175304</xdr:colOff>
-      <xdr:row>63</xdr:row>
+      <xdr:row>90</xdr:row>
       <xdr:rowOff>886181</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Picture 112" descr="What product to use around plastic vent ducts? - Quelfire">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C055333-8E1C-42A0-A8E1-CA299A69E94B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="437635" y="16295473"/>
           <a:ext cx="1943615" cy="525776"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>205946</xdr:colOff>
-      <xdr:row>64</xdr:row>
+      <xdr:row>91</xdr:row>
       <xdr:rowOff>399020</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2136689</xdr:colOff>
-      <xdr:row>64</xdr:row>
+      <xdr:row>91</xdr:row>
       <xdr:rowOff>918450</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Picture 113">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8F1C503-6B06-44FA-937C-E7B78A1DD7F5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="411892" y="17595506"/>
           <a:ext cx="1930743" cy="519430"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>180202</xdr:colOff>
-      <xdr:row>65</xdr:row>
+      <xdr:row>92</xdr:row>
       <xdr:rowOff>231689</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2113217</xdr:colOff>
-      <xdr:row>65</xdr:row>
+      <xdr:row>92</xdr:row>
       <xdr:rowOff>1068345</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Picture 114" descr="Downloads | Soudal Group">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE75F4ED-6993-4042-A0B1-B87E334F66F4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="386148" y="18689594"/>
           <a:ext cx="1933015" cy="836656"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>386149</xdr:colOff>
-      <xdr:row>66</xdr:row>
+      <xdr:row>93</xdr:row>
       <xdr:rowOff>115847</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1660439</xdr:colOff>
-      <xdr:row>66</xdr:row>
+      <xdr:row>93</xdr:row>
       <xdr:rowOff>1389160</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Picture 115" descr="AT6000 Easy Use PVC Building Tape - Advance Tapes">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BB7AFC9-20C0-F3FC-15E7-8B8AC7DF0F50}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="592095" y="19835171"/>
           <a:ext cx="1274290" cy="1273313"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>579223</xdr:colOff>
-      <xdr:row>67</xdr:row>
+      <xdr:row>94</xdr:row>
       <xdr:rowOff>64358</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1493110</xdr:colOff>
-      <xdr:row>67</xdr:row>
+      <xdr:row>94</xdr:row>
       <xdr:rowOff>1319521</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Picture 116" descr="Numatic NVM-1CH Dust Bags for Henry Hoover">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE72CE0C-C8C4-425E-90B5-8B7DEC45C4EA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="785169" y="21302534"/>
           <a:ext cx="913887" cy="1255163"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>308919</xdr:colOff>
-      <xdr:row>68</xdr:row>
+      <xdr:row>95</xdr:row>
       <xdr:rowOff>193075</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2011518</xdr:colOff>
-      <xdr:row>68</xdr:row>
+      <xdr:row>95</xdr:row>
       <xdr:rowOff>1287163</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Picture 117" descr="Plastic Roller Tray 9&quot; - Glenwood Paint Supplies">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0F7C855-B8BE-4B5A-BA82-BD032FAB7145}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="514865" y="22769899"/>
           <a:ext cx="1702599" cy="1094088"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>257431</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>60</xdr:row>
       <xdr:rowOff>139840</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2007971</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>60</xdr:row>
       <xdr:rowOff>1128142</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Picture 118" descr="Bosch Logo, symbol, meaning, history, PNG, brand">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBAD541D-204B-E644-2AC6-592F74C1D309}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="463377" y="1980482"/>
           <a:ext cx="1750540" cy="988302"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>296047</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>61</xdr:row>
       <xdr:rowOff>115845</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2046586</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>61</xdr:row>
       <xdr:rowOff>1132841</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Picture 119">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A39A73F5-8A5D-4439-8E74-66F840848912}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="501993" y="3217906"/>
           <a:ext cx="1750539" cy="1016996"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>180204</xdr:colOff>
-[...7 lines deleted...]
-      <xdr:rowOff>1171318</xdr:rowOff>
+      <xdr:colOff>154461</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>141588</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2110947</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>1184189</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Picture 120">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B490ED92-A7C9-4DF8-8BB9-E444486BA86B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4" cstate="print">
-[...13 lines deleted...]
-          <a:off x="386150" y="4492197"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="360407" y="1982230"/>
           <a:ext cx="1956486" cy="1042601"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>77230</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>62</xdr:row>
       <xdr:rowOff>77229</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2204184</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>62</xdr:row>
       <xdr:rowOff>1197060</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Picture 121">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF01D4D0-EB35-46B7-A939-1DD3F3282F8F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="283176" y="5702128"/>
           <a:ext cx="2126954" cy="1119831"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>128716</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>63</xdr:row>
       <xdr:rowOff>360406</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2085203</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>63</xdr:row>
       <xdr:rowOff>939630</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Picture 122">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1EF11FD9-2A35-4799-AAF6-A1B348CAB6CA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="334662" y="7246724"/>
           <a:ext cx="1956487" cy="579224"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>154460</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>64</xdr:row>
       <xdr:rowOff>64358</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2083277</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>64</xdr:row>
       <xdr:rowOff>1193274</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Picture 123" descr="ITW Construction Products">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6B9F9F6-E35A-46E2-84A7-511DD3FB41C2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="360406" y="8212094"/>
           <a:ext cx="1928817" cy="1128916"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>411892</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>65</xdr:row>
       <xdr:rowOff>180203</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1673311</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>65</xdr:row>
       <xdr:rowOff>1096064</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="125" name="Picture 124" descr="QIC E Trims | Search | Product finder | Building Centre">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89F8C296-0740-1C15-CA64-68DA37317B73}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="617838" y="9589358"/>
           <a:ext cx="1261419" cy="915861"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>540608</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>66</xdr:row>
       <xdr:rowOff>90101</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1737669</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>66</xdr:row>
       <xdr:rowOff>1189251</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="126" name="Picture 125">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47E416E0-3177-411F-BD66-35A31822FFF5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="746554" y="10760675"/>
           <a:ext cx="1197061" cy="1099150"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>566352</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>67</xdr:row>
       <xdr:rowOff>102974</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1737670</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>67</xdr:row>
       <xdr:rowOff>1279259</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="127" name="Picture 126" descr="41 X 1.1 X 1-1.2 ITP - Starrett">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{386C37A9-B6BF-A64F-271B-ABD33CEEE9B0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="772298" y="12034967"/>
           <a:ext cx="1171318" cy="1176285"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>205946</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>68</xdr:row>
       <xdr:rowOff>193074</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2175304</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>68</xdr:row>
       <xdr:rowOff>1175491</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1024" name="Picture 1023" descr="Home | TREMCO UK">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3516263E-3554-4B3C-801C-C7CA7AE808A1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="411892" y="13515202"/>
           <a:ext cx="1969358" cy="982417"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>360405</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>69</xdr:row>
       <xdr:rowOff>90101</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1853513</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>69</xdr:row>
       <xdr:rowOff>1274291</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1030" name="Picture 1029">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A2EC740-B2C8-4772-B531-3A66A1392116}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="566351" y="14802365"/>
           <a:ext cx="1493108" cy="1184190"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>128716</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>70</xdr:row>
       <xdr:rowOff>180202</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2181650</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>70</xdr:row>
       <xdr:rowOff>1209932</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1031" name="Picture 1030" descr="Tyvek Landing Page">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{961C4427-53E7-40FD-A130-C3994B56C07D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="334662" y="16282601"/>
           <a:ext cx="2052934" cy="1029730"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>115844</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>71</xdr:row>
       <xdr:rowOff>411892</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2119017</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>71</xdr:row>
       <xdr:rowOff>901014</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1032" name="Picture 1031" descr="The Difference is Visqueen - Complete range, complete solution">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58AFD63E-E7D7-4390-AC1E-DFB4B44D9AC1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="321790" y="17904426"/>
           <a:ext cx="2003173" cy="489122"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>296047</xdr:colOff>
-      <xdr:row>45</xdr:row>
+      <xdr:row>72</xdr:row>
       <xdr:rowOff>77230</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1892128</xdr:colOff>
-      <xdr:row>45</xdr:row>
+      <xdr:row>72</xdr:row>
       <xdr:rowOff>1276652</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1033" name="Picture 1032" descr="Werner Celebrates 100 Years | Walls &amp; Ceilings">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BACBA8BE-A1B8-42D2-89CB-BD758AE64ED0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="501993" y="18959899"/>
           <a:ext cx="1596081" cy="1199422"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>579223</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>73</xdr:row>
       <xdr:rowOff>77230</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1776284</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>73</xdr:row>
       <xdr:rowOff>1278503</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1035" name="Picture 1034" descr="Abracs Phoenix II Ultra Thin Cutting Disc 115mm x 0.75mm x 22mm Pk50 -  Multikor Industrial Group">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7390F37C-0A14-4C68-B1E3-A594C2DD7D68}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm rot="10800000" flipV="1">
           <a:off x="785169" y="20350034"/>
           <a:ext cx="1197061" cy="1201273"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>501994</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>74</xdr:row>
       <xdr:rowOff>38615</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1827771</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>74</xdr:row>
       <xdr:rowOff>1368340</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1036" name="Picture 1035" descr="null">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0FD3282-307B-AB8F-7D6C-D40E9CD7C2AE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="707940" y="21701554"/>
           <a:ext cx="1325777" cy="1329725"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>48</xdr:row>
+      <xdr:row>75</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
-      <xdr:row>48</xdr:row>
+      <xdr:row>75</xdr:row>
       <xdr:rowOff>304800</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1037" name="AutoShape 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39A7F129-164D-391E-8586-BD5B862CFC17}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="200025" y="23012400"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>489123</xdr:colOff>
-      <xdr:row>48</xdr:row>
+      <xdr:row>75</xdr:row>
       <xdr:rowOff>90102</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1699055</xdr:colOff>
-      <xdr:row>48</xdr:row>
+      <xdr:row>75</xdr:row>
       <xdr:rowOff>1303636</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1038" name="Picture 1037" descr="Sealey 14m Extension Lead | 110V Sealey 14m Extension Lead | 110V">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B578D7C-E38E-0C4D-B88E-E942E1598E20}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="695069" y="23143176"/>
           <a:ext cx="1209932" cy="1213534"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>527737</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>76</xdr:row>
       <xdr:rowOff>77229</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1711925</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>76</xdr:row>
       <xdr:rowOff>1225346</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1039" name="Picture 1038" descr="Pole Sander Sheets | London | Hertfordshire">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E92CDAF4-43C8-4D97-BE59-515F24FABA88}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm flipV="1">
           <a:off x="733683" y="24520438"/>
           <a:ext cx="1184188" cy="1148117"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>862399</xdr:colOff>
-      <xdr:row>50</xdr:row>
+      <xdr:row>77</xdr:row>
       <xdr:rowOff>64358</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1357301</xdr:colOff>
-      <xdr:row>50</xdr:row>
+      <xdr:row>77</xdr:row>
       <xdr:rowOff>1458072</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1040" name="Picture 1039" descr="ACRYLIC PAINT RITTAL GREY RAL 7035 - Light Grey RAL 7035 Acrylic Paint, 400ml">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1FBD6F7-F492-A8AA-7465-EBAB55F61444}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1068345" y="25897703"/>
           <a:ext cx="494902" cy="1393714"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>463378</xdr:colOff>
-      <xdr:row>51</xdr:row>
+      <xdr:row>78</xdr:row>
       <xdr:rowOff>64358</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1853513</xdr:colOff>
-      <xdr:row>51</xdr:row>
+      <xdr:row>78</xdr:row>
       <xdr:rowOff>1457278</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1041" name="Picture 1040">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CCD2C94C-34CD-8855-5147-3E547282082C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="669324" y="27416554"/>
           <a:ext cx="1390135" cy="1392920"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>450507</xdr:colOff>
-      <xdr:row>52</xdr:row>
+      <xdr:row>79</xdr:row>
       <xdr:rowOff>64358</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1814899</xdr:colOff>
-      <xdr:row>52</xdr:row>
+      <xdr:row>79</xdr:row>
       <xdr:rowOff>1425473</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1042" name="Picture 1041" descr="60mm @ 2.4m Timber Infill - ADA Fastfix Ltd">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3C3DD02-07B6-5554-47BC-E50ACA27DD5C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="656453" y="28935405"/>
           <a:ext cx="1364392" cy="1361115"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>308919</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>59</xdr:row>
       <xdr:rowOff>64358</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1962815</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>59</xdr:row>
       <xdr:rowOff>1222804</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1043" name="Picture 1042" descr="Hardwood Plywood WBP 2440x1220x25mm ...">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4CA50BC-13EE-D4A1-E007-14C86DAE538D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="514865" y="1905000"/>
           <a:ext cx="1653896" cy="1158446"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>141588</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>102973</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2110946</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>1085390</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1044" name="Picture 1043" descr="Home | TREMCO UK">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46FDC8AF-0620-4863-9B76-6D6383EF6E84}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="347534" y="1943615"/>
           <a:ext cx="1969358" cy="982417"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>12872</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>53</xdr:row>
       <xdr:rowOff>1711925</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2317372</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>53</xdr:row>
       <xdr:rowOff>3827934</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1045" name="Picture 1044">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4C0BF31-A555-4AF4-9205-94C664E2E408}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="218818" y="5727871"/>
           <a:ext cx="2304500" cy="2116009"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>54</xdr:row>
       <xdr:rowOff>939629</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2304500</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>54</xdr:row>
       <xdr:rowOff>3055638</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1046" name="Picture 1045">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1E3A09D-736E-4E4E-B699-31EDFE3B73C3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="205946" y="10155710"/>
           <a:ext cx="2304500" cy="2116009"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>304800</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1048" name="AutoShape 1" descr="Why Move to Voip - a Case Study - Blue Portal">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1EA887D9-6864-8624-565B-FF8FD2E33C57}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="200025" y="1828800"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>304800</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1050" name="AutoShape 2" descr="Why Move to Voip - a Case Study - Blue Portal">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD95E5BD-FE9C-03DB-1747-2A4ECCAD9301}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="200025" y="1828800"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>304800</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1054" name="AutoShape 3" descr="Why Move to Voip - a Case Study - Blue Portal">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0EFBFCC4-7B0E-EB92-6027-5D521920139B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2533650" y="1828800"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>304800</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1055" name="AutoShape 4" descr="Why Move to Voip - a Case Study - Blue Portal">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FEC1F8B2-1257-091E-266B-292E89BDAFD5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="12068175" y="1828800"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>128716</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>411892</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2275851</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>1686182</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1056" name="Picture 1055" descr="Brand list We Deals With | ARHTRD">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{970904FB-1B23-93EE-2DED-2E01CFA37840}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="334662" y="2252534"/>
           <a:ext cx="2147135" cy="1274290"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>501992</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>51</xdr:row>
       <xdr:rowOff>77231</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1802026</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>51</xdr:row>
       <xdr:rowOff>1291826</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1062" name="Picture 1061" descr="Image result for Access Panel">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28D50929-9567-4830-9BE0-CA7AB3EC31C8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="707938" y="1917873"/>
           <a:ext cx="1300034" cy="1214595"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>205946</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>424764</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2053796</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>1292809</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1063" name="Picture 1062">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D428A6A3-CD7D-4DBE-80B1-57A2073D85DF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="411892" y="2265406"/>
           <a:ext cx="1847850" cy="868045"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>38614</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>373278</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2237881</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>991116</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1064" name="Picture 1063" descr="Meet The Team — Bond It Group">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A75CA4D-A137-44A0-AE78-4FC972DF8D0C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="244560" y="2213920"/>
           <a:ext cx="2199267" cy="617838"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>592095</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>115845</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1763412</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>1286422</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1065" name="Picture 1064" descr="Faithfull FAIFSHD16 Heavy Duty Floor Scraper 16&quot; - Screwfix">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AE1C8CD-E5A3-472D-B8A0-CDCFE892627D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="798041" y="1956487"/>
           <a:ext cx="1171317" cy="1170577"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>193074</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>862399</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2176663</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>1840642</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1066" name="Picture 1065" descr="Correx Black Sheets">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57EE31A0-35A5-4C4A-9658-D4C680FDE90F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="399020" y="2703041"/>
           <a:ext cx="1983589" cy="978243"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>180203</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>128717</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2076214</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>1197061</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1067" name="Picture 1066" descr="Unistrut 41 x 41 mm Stainless Steel Strut Slotted Channel, 2 m Long">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76F8D2A4-A799-6A6F-7348-30419105D1B5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="386149" y="1969359"/>
           <a:ext cx="1896011" cy="1068344"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>154459</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>424765</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2226790</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>836656</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1068" name="Picture 1067" descr="Manufacturing micro &amp; macro fibres | Adfil">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B70C96A5-88C9-CB11-3A8D-2A59786C13C5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="360405" y="2265407"/>
           <a:ext cx="2072331" cy="411891"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>154459</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>128716</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2207393</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>1158446</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1069" name="Picture 1068" descr="Tyvek Landing Page">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{517FB3E9-6F96-41D4-B4E4-3FDF3CAD9A7E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="360405" y="10580473"/>
           <a:ext cx="2052934" cy="1029730"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>360406</xdr:colOff>
-      <xdr:row>5</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>167331</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1892128</xdr:colOff>
-      <xdr:row>5</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>1354449</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1070" name="Picture 1069" descr="Polythene Sheeting ECO General Purpose TPS 4 x 25mtr">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E99BD6C7-53E3-4F46-9CE1-D0926BDAB1AD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm rot="10800000" flipV="1">
           <a:off x="566352" y="2007973"/>
           <a:ext cx="1531722" cy="1187118"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>244563</xdr:colOff>
-      <xdr:row>14</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>77230</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1840643</xdr:colOff>
-      <xdr:row>14</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>1206486</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1071" name="Picture 1070" descr="Traffi Glove">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABCA97A4-301E-528D-07BF-4809A32E22FA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="450509" y="4608041"/>
           <a:ext cx="1596080" cy="1129256"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>141588</xdr:colOff>
-      <xdr:row>3</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>1518852</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2268943</xdr:colOff>
-      <xdr:row>3</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>2690169</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1072" name="Picture 1071" descr="Arbomaster Warranty Scheme - ARBO">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B4E5E57-E9F3-DF45-7687-8EB76835E79A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="141588" y="3359494"/>
           <a:ext cx="2333301" cy="1171317"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>304800</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1074" name="AutoShape 1" descr="White Flushable Paper Hand Towels, 2 Ply C Fold, 230mm x 95mm (Case of 3150)">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41517010-2830-EFCF-2CE0-679D547F9D0E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4867275" y="12639675"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>304800</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1075" name="AutoShape 2" descr="White Flushable Paper Hand Towels, 2 Ply C Fold, 230mm x 95mm (Case of 3150)">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F54507E3-4851-B3DD-61BD-A06E56916942}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="200025" y="12639675"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>321790</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>102973</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1917871</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>1200789</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1076" name="Picture 1075" descr="C-Fold White Hand Towel 2400 – 2ply ...">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD019250-50C4-34D7-65C7-D9B0EC4CA75D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="527736" y="12742905"/>
           <a:ext cx="1596081" cy="1097816"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>304800</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1077" name="AutoShape 4" descr="Jantex Lemon Gel Floor Cleaner Concentrate 5Ltr">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10616567-396C-A3D2-9978-DA34EDD1A22A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="200025" y="13906500"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>304800</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1078" name="AutoShape 5" descr="Lemon Floor Gel x 5ltr - ADP Safety Supplies">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{376FE9A1-DC8D-5B76-7B23-AA2A489BCA22}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="200025" y="13906500"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>304800</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1079" name="AutoShape 6" descr="Lemon Floor Gel x 5ltr - ADP Safety Supplies">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88C23631-F62F-0E94-6FB3-3318F4CAFC55}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="200025" y="13906500"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>759426</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>25744</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1505979</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>1148388</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1081" name="Picture 1080" descr="Teamwork 12 Lemon Floor Gel | UK Cleaning Supplies">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21E9CE1B-E0EF-7DD9-2A0B-972269B20F73}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="965372" y="13927095"/>
           <a:ext cx="746553" cy="1122644"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>592096</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>38617</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1686182</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>1211955</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1082" name="Picture 1081" descr="KEAN 10Kg - Premium Lint-Free White Sheeting/Rag">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C06E1FAB-01E6-3285-36BB-63641D273F2B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="798042" y="15201387"/>
           <a:ext cx="1094086" cy="1173338"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>77229</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>501994</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2158700</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>978244</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1083" name="Picture 1082" descr="Image result for armorgard logo">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5319B61-47F1-4135-B454-96EFE9CD65A0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="283175" y="9357670"/>
           <a:ext cx="2081471" cy="476250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>424764</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>55</xdr:row>
       <xdr:rowOff>12871</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1737669</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>55</xdr:row>
       <xdr:rowOff>1328930</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1073" name="Picture 1072">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11DD9713-FAA7-C37F-04CB-77CF26AD0FA0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="630710" y="21946114"/>
           <a:ext cx="1312905" cy="1316059"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>193074</xdr:colOff>
-      <xdr:row>22</xdr:row>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>322112</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2316892</xdr:colOff>
-      <xdr:row>22</xdr:row>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>1132703</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1084" name="Picture 1083">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91F09ABD-DDB1-2374-FA4A-F645C4D8830C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="193074" y="26567348"/>
           <a:ext cx="2329764" cy="810591"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>154459</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>128716</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2052934" cy="1029730"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1080" name="Picture 1079" descr="Tyvek Landing Page">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BF7383E-15F6-49D5-A5B1-4DC964FE54A9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="360405" y="10580473"/>
           <a:ext cx="2052934" cy="1029730"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>501993</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>77230</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1699054</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>1272509</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1085" name="Picture 1084" descr="Multi Purpose Silicone White DEMSUN S22 280ml">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BA610A9-C237-110D-748E-79CF58DD82E9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="707939" y="9100237"/>
           <a:ext cx="1197061" cy="1195279"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>180203</xdr:colOff>
-      <xdr:row>4</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>167331</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2149561</xdr:colOff>
-      <xdr:row>4</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>1149748</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1086" name="Picture 1085" descr="Home | TREMCO UK">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5947A576-6274-4946-9A99-F3D35FD67E9F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="386149" y="6332838"/>
           <a:ext cx="1969358" cy="982417"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>411892</xdr:colOff>
-      <xdr:row>6</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>38615</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1814899</xdr:colOff>
-      <xdr:row>6</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>1421036</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="128" name="Picture 127">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01C1A586-4880-AC29-E04E-EDBFB519F39F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="617838" y="8894291"/>
           <a:ext cx="1403007" cy="1382421"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>7</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
-      <xdr:row>7</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>304800</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="129" name="AutoShape 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3685706-6D84-AC14-D105-0977B3F76312}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="200025" y="10267950"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>514865</xdr:colOff>
-      <xdr:row>7</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>90103</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1724797</xdr:colOff>
-      <xdr:row>7</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>1299249</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="130" name="Picture 129" descr="Heavy Duty Floor Protection Card">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6889B8EE-E929-6E5D-C0A1-39FBF3363220}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="720811" y="10374529"/>
           <a:ext cx="1209932" cy="1209146"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>514865</xdr:colOff>
-      <xdr:row>8</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>38614</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1866384</xdr:colOff>
-      <xdr:row>8</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>1391327</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="131" name="Picture 130" descr="Extreme Duty Builders Rubble Sacks 500G | Metal Fabrication Supplies">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C53789A-0FA8-40C5-9E1A-B5B49A6164E4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="720811" y="11751790"/>
           <a:ext cx="1351519" cy="1352713"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>244560</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>102973</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1904999</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>1332718</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="132" name="Picture 131" descr="Blue Tarpaulin Sheet 2.4m x 3.0m (Cut ...">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9B1F66A-6387-6E88-47E7-64D84B0D7990}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="450506" y="13244899"/>
           <a:ext cx="1660439" cy="1229745"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>141588</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>411892</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2144761</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>901014</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1087" name="Picture 1086" descr="The Difference is Visqueen - Complete range, complete solution">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8125ED06-AEC9-451F-8B02-555F7F304E10}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="347534" y="2252534"/>
+          <a:ext cx="2003173" cy="489122"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>360406</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>51487</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1956486</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>1180743</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Picture 132" descr="Traffi Glove">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D9516F6-FFB5-43BE-8CD0-345738C69784}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="566352" y="1892129"/>
+          <a:ext cx="1596080" cy="1129256"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>501994</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>115844</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1719167</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>1338648</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Picture 133" descr="62mm Stick Pins c/w Washer - ADA Fastfix Ltd">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A79F5567-7B8D-C139-B9F4-E8414A00FC62}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="707940" y="7092263"/>
+          <a:ext cx="1217173" cy="1222804"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>304800</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>304800</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="137" name="AutoShape 3" descr="BPC Fixings Galvanised Steel Thincoat Angle Bead 2-3mm (10 pack)">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E9E13240-439B-096C-BF9C-CDE467B0E74C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="200025" y="1828800"/>
+          <a:ext cx="304800" cy="304800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>304800</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>304800</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="138" name="AutoShape 4" descr="Thin Coat Angle Bead - 2.4m 50PK">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1EE5FF8-A340-16CC-B97D-83F96E672AD2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="200025" y="1828800"/>
+          <a:ext cx="304800" cy="304800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>304800</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>304800</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="140" name="AutoShape 6" descr="Catnic Thincoat Drywall Bead 2.4mtr- Pack of 50">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B06708A7-23A8-D11F-BE14-11F671EE6BDC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="200025" y="1828800"/>
+          <a:ext cx="304800" cy="304800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>298196</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>141588</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1969358</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>1468183</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Picture 142" descr="Expamet | Galaxy Insulation">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{861C0FA9-C4DD-D376-17CC-FC56DD674B0B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="504142" y="5174392"/>
+          <a:ext cx="1671162" cy="1326595"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>501996</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>90102</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1248546" cy="1060795"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="Picture 8" descr="Numatic Henry Vacuum Cleaner (HVR160) - Janitorial Direct">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65C108AB-4FE5-458A-AEB1-452AC60D0430}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="707942" y="10451757"/>
+          <a:ext cx="1248546" cy="1060795"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="304800" cy="304800"/>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="11" name="AutoShape 3" descr="BPC Fixings Galvanised Steel Thincoat Angle Bead 2-3mm (10 pack)">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11E66C4C-EFB3-4D84-B5A6-1B745E7F14D7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="205946" y="1840642"/>
+          <a:ext cx="304800" cy="304800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="304800" cy="304800"/>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="14" name="AutoShape 4" descr="Thin Coat Angle Bead - 2.4m 50PK">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4AFD1A42-53D5-49DB-8D19-D31FADDBFED3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="205946" y="1840642"/>
+          <a:ext cx="304800" cy="304800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="304800" cy="304800"/>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="15" name="AutoShape 6" descr="Catnic Thincoat Drywall Bead 2.4mtr- Pack of 50">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EBA0B7B3-F3E9-4D8A-815C-AA5BFD18562A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="205946" y="1840642"/>
+          <a:ext cx="304800" cy="304800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>553481</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>90104</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1081216" cy="1082196"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Picture 15" descr="BPC Fixings">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{024C8E3E-90AE-4768-9925-F0D6B343B5BC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="759427" y="11713178"/>
+          <a:ext cx="1081216" cy="1082196"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>180202</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>514865</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2082223</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>892697</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="Picture 16" descr="Moldex Metric - The Health &amp; Safety Event 2023">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC60FD41-29CD-4AC3-B8A9-73A2152266A0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="386148" y="3990203"/>
+          <a:ext cx="1902021" cy="377832"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>141589</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>386149</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2203401</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>965372</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="Picture 17" descr="Meet The Team — Bond It Group">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B20090A-35B6-43FF-86B0-5E2B94D7D11D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="347535" y="2226791"/>
+          <a:ext cx="2061812" cy="579223"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>193075</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>373277</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2136690</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>899053</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="Picture 18" descr="What product to use around plastic vent ducts? - Quelfire">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6530AAC1-562D-4FA1-A64C-1040D7C700DF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="399021" y="3501081"/>
+          <a:ext cx="1943615" cy="525776"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>128717</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>128716</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2085203</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>1171317</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="Picture 19">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1602F16-24CE-4DFC-8E57-B7B0F7BEEA9E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="334663" y="1969358"/>
+          <a:ext cx="1956486" cy="1042601"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>540608</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>64358</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1711926</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>1233453</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="Picture 20" descr="Image result for FERMACELL LOGO">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F7F25ED-43C2-4E97-8374-9AA9A67F1D5E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="746554" y="3166419"/>
+          <a:ext cx="1171318" cy="1169095"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>399021</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>25744</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1892741</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>1235677</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="Picture 21" descr="Large Plant Nappy – 1370 x 2000mm - Pro Spill">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE9C74A4-969D-4D11-B55B-AA8579F428BC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="604967" y="13592433"/>
+          <a:ext cx="1493720" cy="1209933"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>51487</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>347534</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2297008</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>926757</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="Picture 22">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1873AC37-34C8-4418-A8A6-0C9223976C19}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="257433" y="3449595"/>
+          <a:ext cx="2245521" cy="579223"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>501993</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>77230</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1686182</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>1164561</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="Picture 23">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5812734-C69D-4FA7-BAAE-A713D6A0D1FB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="707939" y="4440710"/>
+          <a:ext cx="1184189" cy="1087331"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>128717</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>102973</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2194411</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>1186764</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="Picture 25" descr="Home - fischer group of companies">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA477E2F-3B81-DF3F-1C77-5D84586E86AC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="334663" y="5727872"/>
+          <a:ext cx="2065694" cy="1083791"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>180203</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>90101</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2149561</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>1198454</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="Picture 24" descr="CT1: Search our Sealants &amp; more on SpecifiedBy">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{066EF823-D243-4C79-BA45-9533B7FD4707}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="386149" y="7079392"/>
+          <a:ext cx="1969358" cy="1108353"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>102973</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>360405</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2223923</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>926757</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="Picture 27" descr="Renderplas Ltd: Search our Rendering Accessories &amp; more on SpecifiedBy">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F2A0CC8-BF3A-40E1-9925-83C05B1B45A6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="308919" y="6062533"/>
+          <a:ext cx="2120950" cy="566352"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>304800</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>304800</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="30" name="AutoShape 1" descr="FSi Promat | Fire Barriers | Gordian Building Solutions">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A2FBD2E-0806-BB58-D4AC-63A2281588CD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="200025" y="4400550"/>
+          <a:ext cx="304800" cy="304800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>304800</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>304800</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="31" name="AutoShape 2" descr="FSi Promat | Fire Barriers | Gordian Building Solutions">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20F3A0A3-0E43-DA30-9989-1402D6B348FF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="200025" y="4400550"/>
+          <a:ext cx="304800" cy="304800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>167331</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>360407</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2200155</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>961511</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="Picture 32">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D3F6CBD-56FF-899D-7FF4-EA1739A20A48}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="373277" y="4775373"/>
+          <a:ext cx="2032824" cy="601104"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>579223</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>64358</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1776284</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>1265631</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="Picture 31" descr="Abracs Phoenix II Ultra Thin Cutting Disc 115mm x 0.75mm x 22mm Pk50 -  Multikor Industrial Group">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5203BC1A-5BF3-4126-B175-30E1D1F3A26C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm rot="10800000" flipV="1">
+          <a:off x="785169" y="5766486"/>
+          <a:ext cx="1197061" cy="1201273"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>347533</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>90102</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1773552</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>1158446</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="Picture 33" descr="Faithfull 115mm x 10m 120 Grit Yellow Aluminium Oxide Sanding Paper Roll">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6CF5323-1441-2511-5FC2-69132E095851}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="553479" y="7079393"/>
+          <a:ext cx="1426019" cy="1068344"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>167330</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>386148</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2098073</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>905578</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="Picture 34">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05D0A80C-0D44-49A8-8658-E1E71BA08EB3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="373276" y="2226790"/>
+          <a:ext cx="1930743" cy="519430"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>304800</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>304800</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="36" name="AutoShape 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4018BFD-EF04-38A5-F056-9C5157FEB4A1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="200025" y="9515475"/>
+          <a:ext cx="304800" cy="304800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>304800</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>304800</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="37" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{628557D7-8BD7-08AB-EEEA-2D1AECAA7DCE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="200025" y="9515475"/>
+          <a:ext cx="304800" cy="304800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>304800</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>304800</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="1027" name="AutoShape 3" descr="Product image 1 of 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93E5C28A-43ED-7E1C-2DD5-B46DE90D7B45}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="200025" y="9515475"/>
+          <a:ext cx="304800" cy="304800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>489122</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>90101</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1686183</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>1286708</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="Picture 37">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4E372A0-274C-6C74-1693-8124F7DB4CDB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="695068" y="9627973"/>
+          <a:ext cx="1197061" cy="1196607"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>167332</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>553479</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2110947</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>1526602</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="Picture 38" descr="Knauf Drywall Logo - TCA Rendering">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A2E2473-30E6-4E76-A64C-C21FB690ED1A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="373278" y="2394121"/>
+          <a:ext cx="1943615" cy="973123"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>304800</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>304800</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="41" name="AutoShape 1" descr="Home - Paslode UK &amp; Ireland">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D0629E4-2776-3007-27A6-1EAE95997DFD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="200025" y="1828800"/>
+          <a:ext cx="304800" cy="304800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>90101</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>373276</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2099907</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>1003985</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Picture 43">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{210DDD5A-0C53-E3CC-853B-AB87D3A2BCA3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="296047" y="3513952"/>
+          <a:ext cx="2009806" cy="630709"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>77229</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>424763</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2199938</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>901013</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Picture 44">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92AB8309-E9C0-9604-C300-09C9C33E6FCE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="283175" y="2265405"/>
+          <a:ext cx="2122709" cy="476250"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>514865</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>180203</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1776284</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>1096064</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Picture 46" descr="QIC E Trims | Search | Product finder | Building Centre">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD506565-3D05-4921-A728-EDE59A1A5F5A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="720811" y="3359494"/>
+          <a:ext cx="1261419" cy="915861"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="ToDoList" displayName="ToDoList" ref="B3:F200" headerRowCellStyle="Normal" dataCellStyle="Normal">
-  <autoFilter ref="B3:F200" xr:uid="{537AC854-F874-3143-B773-36A12A2FED6C}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="ToDoList" displayName="ToDoList" ref="B3:F175" headerRowCellStyle="Normal" dataCellStyle="Normal">
+  <autoFilter ref="B3:F175" xr:uid="{537AC854-F874-3143-B773-36A12A2FED6C}"/>
   <tableColumns count="5">
     <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Column1" totalsRowLabel="Total" dataDxfId="5" dataCellStyle="Normal"/>
     <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Supplier" totalsRowDxfId="4" dataCellStyle="Normal"/>
     <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Products Affected" dataDxfId="3" totalsRowDxfId="2" dataCellStyle="Normal"/>
     <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="Increase" totalsRowDxfId="1" dataCellStyle="Date"/>
     <tableColumn id="7" xr3:uid="{00000000-0010-0000-0000-000007000000}" name="Effective Date" totalsRowFunction="count" totalsRowDxfId="0" dataCellStyle="Date"/>
   </tableColumns>
   <tableStyleInfo name="To Do List" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altTextSummary="A To-Do List with Task, Priority, Status, Start Date, Due Date, % Complete, Done/Overdue, and Notes"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="To-Do List">
   <a:themeElements>
     <a:clrScheme name="To-Do List">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -14884,3057 +13793,2715 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor theme="3" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A2:F503"/>
+  <dimension ref="A2:F478"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="74" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I11" sqref="I11"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A2" zoomScale="74" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.625" defaultRowHeight="30" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="2.625" customWidth="1"/>
     <col min="2" max="3" width="30.625" customWidth="1"/>
     <col min="4" max="4" width="30.625" style="3" customWidth="1"/>
     <col min="5" max="6" width="30.625" customWidth="1"/>
     <col min="7" max="7" width="2.625" customWidth="1"/>
     <col min="12" max="12" width="8.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:6" ht="84" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B2" s="15" t="s">
-        <v>270</v>
+        <v>208</v>
       </c>
       <c r="C2" s="16"/>
       <c r="D2" s="16"/>
       <c r="E2" s="16"/>
       <c r="F2" s="16"/>
     </row>
     <row r="3" spans="2:6" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B3" t="s">
         <v>0</v>
       </c>
       <c r="C3" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E3" t="s">
         <v>3</v>
       </c>
       <c r="F3" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="2:6" ht="340.5" customHeight="1" x14ac:dyDescent="0.3">
-[...13 lines deleted...]
-    <row r="5" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="2:6" ht="105" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C4" s="17" t="s">
+        <v>154</v>
+      </c>
+      <c r="D4" s="19" t="s">
+        <v>244</v>
+      </c>
+      <c r="E4" s="21" t="s">
+        <v>245</v>
+      </c>
+      <c r="F4" s="20" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="5" spans="2:6" ht="105" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B5" s="18"/>
-      <c r="C5" s="17" t="s">
-[...25 lines deleted...]
-      <c r="C7" s="17"/>
+      <c r="C5" s="17"/>
+      <c r="D5" s="19"/>
+      <c r="E5" s="20"/>
+      <c r="F5" s="20"/>
+    </row>
+    <row r="6" spans="2:6" ht="105" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="18"/>
+      <c r="C6" s="17" t="s">
+        <v>247</v>
+      </c>
+      <c r="D6" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" s="23">
+        <v>0.05</v>
+      </c>
+      <c r="F6" s="20" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="7" spans="2:6" ht="105" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C7" s="17" t="s">
+        <v>31</v>
+      </c>
       <c r="D7" s="19" t="s">
-        <v>283</v>
+        <v>161</v>
       </c>
       <c r="E7" s="22">
-        <v>0.04</v>
+        <v>2.8000000000000001E-2</v>
       </c>
       <c r="F7" s="20" t="s">
-        <v>274</v>
-[...3 lines deleted...]
-      <c r="C8" s="17"/>
+        <v>243</v>
+      </c>
+    </row>
+    <row r="8" spans="2:6" ht="158.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B8" s="18"/>
+      <c r="C8" s="17" t="s">
+        <v>19</v>
+      </c>
       <c r="D8" s="19" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-        <v>0.12</v>
+        <v>241</v>
+      </c>
+      <c r="E8" s="21" t="s">
+        <v>242</v>
       </c>
       <c r="F8" s="20" t="s">
-        <v>274</v>
-[...27 lines deleted...]
-    <row r="11" spans="2:6" ht="112.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="9" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B9" s="2"/>
+      <c r="C9" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="E9" s="6">
+        <v>7.9000000000000001E-2</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="10" spans="2:6" ht="101.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C10" t="s">
+        <v>235</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="E10" s="6">
+        <v>7.8E-2</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="11" spans="2:6" ht="101.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B11" s="2"/>
       <c r="C11" t="s">
-        <v>7</v>
+        <v>87</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E11" s="1" t="s">
-        <v>12</v>
+      <c r="E11" s="6">
+        <v>2.9000000000000001E-2</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>274</v>
-[...2 lines deleted...]
-    <row r="12" spans="2:6" ht="112.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="12" spans="2:6" ht="101.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B12" s="2"/>
+      <c r="C12" t="s">
+        <v>233</v>
+      </c>
       <c r="D12" s="3" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-        <v>0.11</v>
+        <v>9</v>
+      </c>
+      <c r="E12" s="6">
+        <v>2.3E-2</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>280</v>
-[...2 lines deleted...]
-    <row r="13" spans="2:6" ht="99.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="13" spans="2:6" ht="101.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B13" s="2"/>
-      <c r="C13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="3" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>170</v>
+      </c>
+      <c r="E13" s="6">
+        <v>5.5E-2</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>262</v>
-[...6 lines deleted...]
-      </c>
+        <v>237</v>
+      </c>
+    </row>
+    <row r="14" spans="2:6" ht="101.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D14" s="3" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>3.5000000000000003E-2</v>
+        <v>238</v>
+      </c>
+      <c r="E14" s="6">
+        <v>5.5E-2</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>278</v>
-[...5 lines deleted...]
-      </c>
+        <v>237</v>
+      </c>
+    </row>
+    <row r="15" spans="2:6" ht="109.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D15" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E15" s="5">
+        <v>0.12</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="16" spans="2:6" ht="99.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="2"/>
+      <c r="C16" t="s">
+        <v>157</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="E16" s="5">
+        <v>0.06</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="17" spans="2:6" ht="99.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B17" s="2"/>
+      <c r="C17" t="s">
+        <v>105</v>
+      </c>
+      <c r="D17" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E15" s="5">
-[...2 lines deleted...]
-      <c r="F15" s="1" t="s">
+      <c r="E17" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="18" spans="2:6" ht="99.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B18" s="2"/>
+      <c r="C18" t="s">
+        <v>232</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="19" spans="2:6" ht="99.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C19" t="s">
+        <v>20</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="20" spans="2:6" ht="99.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B20" s="2"/>
+      <c r="C20" t="s">
+        <v>14</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E20" s="5">
+        <v>0.04</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="21" spans="2:6" ht="101.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C21" t="s">
+        <v>139</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="E21" s="5">
+        <v>0.03</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="22" spans="2:6" ht="101.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B22" s="2"/>
+      <c r="C22" t="s">
+        <v>18</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E22" s="5">
+        <v>0.06</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="23" spans="2:6" ht="102" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C23" t="s">
+        <v>85</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E23" s="5" t="s">
         <v>230</v>
       </c>
-    </row>
-[...51 lines deleted...]
-      <c r="E20" s="5">
+      <c r="F23" s="1" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="24" spans="2:6" ht="122.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C24" t="s">
+        <v>228</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E24" s="5">
         <v>0.12</v>
       </c>
-      <c r="F20" s="1" t="s">
-[...48 lines deleted...]
-      </c>
       <c r="F24" s="1" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-    <row r="25" spans="2:6" ht="171.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="25" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B25" s="2"/>
       <c r="C25" t="s">
-        <v>246</v>
+        <v>203</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E25" s="4" t="s">
-        <v>247</v>
+      <c r="E25" s="5">
+        <v>0.02</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-    <row r="26" spans="2:6" ht="409.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="26" spans="2:6" ht="98.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B26" s="2"/>
       <c r="C26" t="s">
-        <v>226</v>
+        <v>88</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>242</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>9</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-    <row r="27" spans="2:6" ht="309" customHeight="1" x14ac:dyDescent="0.3">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="27" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B27" s="2"/>
       <c r="C27" t="s">
+        <v>157</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="E27" s="5">
+        <v>0.06</v>
+      </c>
+      <c r="F27" s="1" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="28" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B28" s="2"/>
+      <c r="D28" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="E28" s="5">
+        <v>0.05</v>
+      </c>
+      <c r="F28" s="1" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="29" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C29" t="s">
         <v>226</v>
       </c>
-      <c r="D27" s="3" t="s">
-[...23 lines deleted...]
-      <c r="C29" t="s">
+      <c r="D29" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E29" s="5">
+        <v>0.08</v>
+      </c>
+      <c r="F29" s="1" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="30" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="D30" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="E30" s="5">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="F30" s="1" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="31" spans="2:6" ht="117" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="D31" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="E31" s="5">
+        <v>0.04</v>
+      </c>
+      <c r="F31" s="1" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="32" spans="2:6" ht="340.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C32" t="s">
+        <v>204</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="E32" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="F32" s="1" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="33" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B33" s="2"/>
+      <c r="C33" t="s">
+        <v>117</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="E33" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="F33" s="1" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="34" spans="2:6" ht="112.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B34" s="2"/>
+      <c r="D34" s="3" t="s">
         <v>201</v>
       </c>
-      <c r="D29" s="3" t="s">
-[...73 lines deleted...]
-        <v>0.11</v>
+      <c r="E34" s="13" t="s">
+        <v>34</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>217</v>
-[...6 lines deleted...]
-      </c>
+        <v>202</v>
+      </c>
+    </row>
+    <row r="35" spans="2:6" ht="112.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D35" s="3" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E35" s="5">
-        <v>0.06</v>
+        <v>0.04</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>221</v>
-[...6 lines deleted...]
-      </c>
+        <v>212</v>
+      </c>
+    </row>
+    <row r="36" spans="2:6" ht="112.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D36" s="3" t="s">
-        <v>32</v>
+        <v>222</v>
       </c>
       <c r="E36" s="5">
-        <v>0.05</v>
+        <v>0.12</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-    <row r="37" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="37" spans="2:6" ht="112.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B37" s="2"/>
-      <c r="C37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D37" s="3" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>4.3999999999999997E-2</v>
+        <v>223</v>
+      </c>
+      <c r="E37" s="5">
+        <v>0.12</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>217</v>
-[...6 lines deleted...]
-      </c>
+        <v>212</v>
+      </c>
+    </row>
+    <row r="38" spans="2:6" ht="112.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D38" s="3" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-        <v>2.5000000000000001E-2</v>
+        <v>224</v>
+      </c>
+      <c r="E38" s="5">
+        <v>0.12</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-    <row r="39" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="39" spans="2:6" ht="112.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B39" s="2"/>
       <c r="C39" t="s">
-        <v>224</v>
+        <v>7</v>
       </c>
       <c r="D39" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E39" s="5">
-        <v>0.05</v>
+      <c r="E39" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>225</v>
-[...6 lines deleted...]
-      </c>
+        <v>212</v>
+      </c>
+    </row>
+    <row r="40" spans="2:6" ht="112.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D40" s="3" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>227</v>
+        <v>217</v>
+      </c>
+      <c r="E40" s="5">
+        <v>0.11</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-    <row r="41" spans="2:6" ht="109.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="41" spans="2:6" ht="99.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B41" s="2"/>
       <c r="C41" t="s">
-        <v>228</v>
+        <v>67</v>
       </c>
       <c r="D41" s="3" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>198</v>
+      </c>
+      <c r="E41" s="4" t="s">
+        <v>199</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-    <row r="42" spans="2:6" ht="109.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="42" spans="2:6" ht="99.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B42" s="2"/>
       <c r="C42" t="s">
-        <v>179</v>
+        <v>67</v>
       </c>
       <c r="D42" s="3" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>2.5000000000000001E-2</v>
+        <v>36</v>
+      </c>
+      <c r="E42" s="7">
+        <v>3.5000000000000003E-2</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>217</v>
-[...3 lines deleted...]
-      <c r="B43" s="2"/>
+        <v>216</v>
+      </c>
+    </row>
+    <row r="43" spans="2:6" ht="99.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="C43" t="s">
-        <v>42</v>
+        <v>203</v>
       </c>
       <c r="D43" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E43" s="6">
-        <v>3.5000000000000003E-2</v>
+      <c r="E43" s="5">
+        <v>0.02</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>217</v>
-[...3 lines deleted...]
-      <c r="B44" s="2"/>
+        <v>168</v>
+      </c>
+    </row>
+    <row r="44" spans="2:6" ht="99.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="C44" t="s">
-        <v>129</v>
+        <v>196</v>
       </c>
       <c r="D44" s="3" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>3.5000000000000003E-2</v>
+        <v>197</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>165</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>230</v>
-[...11 lines deleted...]
-        <v>12</v>
+        <v>168</v>
+      </c>
+    </row>
+    <row r="45" spans="2:6" ht="99.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="D45" t="s">
+        <v>209</v>
+      </c>
+      <c r="E45" s="5">
+        <v>0.11</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>225</v>
-[...6 lines deleted...]
-      </c>
+        <v>168</v>
+      </c>
+    </row>
+    <row r="46" spans="2:6" ht="99.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D46" s="3" t="s">
-        <v>151</v>
+        <v>210</v>
       </c>
       <c r="E46" s="5">
-        <v>0.04</v>
+        <v>0.16</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>217</v>
-[...3 lines deleted...]
-      <c r="B47" s="2"/>
+        <v>168</v>
+      </c>
+    </row>
+    <row r="47" spans="2:6" ht="99.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D47" s="3" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>0.04</v>
+        <v>211</v>
+      </c>
+      <c r="E47" s="6">
+        <v>6.5000000000000002E-2</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-    <row r="48" spans="2:6" ht="109.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="48" spans="2:6" ht="104.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D48" s="3" t="s">
-        <v>233</v>
+        <v>195</v>
       </c>
       <c r="E48" s="5">
         <v>0.12</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-    <row r="49" spans="2:6" ht="109.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="49" spans="2:6" ht="207.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B49" s="2"/>
       <c r="D49" s="3" t="s">
-        <v>234</v>
+        <v>194</v>
       </c>
       <c r="E49" s="5">
-        <v>0.26</v>
+        <v>0.12</v>
       </c>
       <c r="F49" s="1" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-    <row r="50" spans="2:6" ht="109.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="50" spans="2:6" ht="108" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B50" s="2"/>
       <c r="D50" s="3" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>0.04</v>
+        <v>192</v>
+      </c>
+      <c r="E50" s="4" t="s">
+        <v>193</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-    <row r="51" spans="2:6" ht="120" customHeight="1" x14ac:dyDescent="0.3">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="51" spans="2:6" ht="132" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C51" t="s">
+        <v>215</v>
+      </c>
       <c r="D51" s="3" t="s">
-        <v>235</v>
-[...2 lines deleted...]
-        <v>0.32</v>
+        <v>36</v>
+      </c>
+      <c r="E51" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-    <row r="52" spans="2:6" ht="120" customHeight="1" x14ac:dyDescent="0.3">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="52" spans="2:6" ht="112.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B52" s="2"/>
       <c r="D52" s="3" t="s">
-        <v>236</v>
+        <v>28</v>
       </c>
       <c r="E52" s="5">
-        <v>0.3</v>
+        <v>0.08</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-    <row r="53" spans="2:6" ht="120" customHeight="1" x14ac:dyDescent="0.3">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="53" spans="2:6" ht="171.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C53" t="s">
+        <v>184</v>
+      </c>
       <c r="D53" s="3" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-        <v>0.09</v>
+        <v>9</v>
+      </c>
+      <c r="E53" s="4" t="s">
+        <v>185</v>
       </c>
       <c r="F53" s="1" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-    <row r="54" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="54" spans="2:6" ht="409.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B54" s="2"/>
       <c r="C54" t="s">
-        <v>8</v>
+        <v>164</v>
       </c>
       <c r="D54" s="3" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>0.06</v>
+        <v>180</v>
+      </c>
+      <c r="E54" s="4" t="s">
+        <v>181</v>
       </c>
       <c r="F54" s="1" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-    <row r="55" spans="2:6" ht="110.25" customHeight="1" x14ac:dyDescent="0.3">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="55" spans="2:6" ht="309" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B55" s="2"/>
       <c r="C55" t="s">
-        <v>201</v>
+        <v>164</v>
       </c>
       <c r="D55" s="3" t="s">
-        <v>202</v>
+        <v>182</v>
       </c>
       <c r="E55" s="4" t="s">
-        <v>203</v>
+        <v>183</v>
       </c>
       <c r="F55" s="1" t="s">
-        <v>200</v>
-[...6 lines deleted...]
-      </c>
+        <v>168</v>
+      </c>
+    </row>
+    <row r="56" spans="2:6" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B56" s="14"/>
       <c r="D56" s="3" t="s">
-        <v>9</v>
+        <v>213</v>
       </c>
       <c r="E56" s="5">
-        <v>0.05</v>
+        <v>0.23</v>
       </c>
       <c r="F56" s="1" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-    <row r="57" spans="2:6" ht="193.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="57" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B57" s="2"/>
       <c r="C57" t="s">
-        <v>5</v>
+        <v>139</v>
       </c>
       <c r="D57" s="3" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>206</v>
+        <v>189</v>
+      </c>
+      <c r="E57" s="4" t="s">
+        <v>190</v>
       </c>
       <c r="F57" s="1" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-    <row r="58" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="58" spans="2:6" ht="132" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B58" s="2"/>
       <c r="C58" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="D58" s="3" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>3.5000000000000003E-2</v>
+        <v>186</v>
+      </c>
+      <c r="E58" s="4" t="s">
+        <v>187</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-    <row r="59" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="59" spans="2:6" ht="99.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B59" s="2"/>
       <c r="C59" t="s">
-        <v>104</v>
+        <v>117</v>
       </c>
       <c r="D59" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E59" s="6">
-        <v>3.5000000000000003E-2</v>
+      <c r="E59" s="1" t="s">
+        <v>178</v>
       </c>
       <c r="F59" s="1" t="s">
-        <v>200</v>
-[...6 lines deleted...]
-      </c>
+        <v>179</v>
+      </c>
+    </row>
+    <row r="60" spans="2:6" ht="99.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D60" s="3" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-        <v>0.03</v>
+        <v>176</v>
+      </c>
+      <c r="E60" s="1" t="s">
+        <v>177</v>
       </c>
       <c r="F60" s="1" t="s">
-        <v>200</v>
+        <v>163</v>
       </c>
     </row>
     <row r="61" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
       <c r="C61" t="s">
-        <v>208</v>
+        <v>154</v>
       </c>
       <c r="D61" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E61" s="6">
-        <v>1.4999999999999999E-2</v>
+      <c r="E61" s="5">
+        <v>0.02</v>
       </c>
       <c r="F61" s="1" t="s">
-        <v>200</v>
+        <v>155</v>
       </c>
     </row>
     <row r="62" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B62" s="2"/>
       <c r="C62" t="s">
-        <v>63</v>
+        <v>142</v>
       </c>
       <c r="D62" s="3" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>156</v>
+      </c>
+      <c r="E62" s="5">
+        <v>0.11</v>
       </c>
       <c r="F62" s="1" t="s">
-        <v>200</v>
+        <v>155</v>
       </c>
     </row>
     <row r="63" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B63" s="2"/>
       <c r="C63" t="s">
-        <v>210</v>
+        <v>24</v>
       </c>
       <c r="D63" s="3" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-        <v>3.7999999999999999E-2</v>
+        <v>23</v>
+      </c>
+      <c r="E63" s="5">
+        <v>0.05</v>
       </c>
       <c r="F63" s="1" t="s">
-        <v>200</v>
+        <v>155</v>
       </c>
     </row>
     <row r="64" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B64" s="2"/>
       <c r="C64" t="s">
-        <v>27</v>
+        <v>6</v>
       </c>
       <c r="D64" s="3" t="s">
-        <v>9</v>
+        <v>160</v>
       </c>
       <c r="E64" s="6">
-        <v>7.4999999999999997E-2</v>
+        <v>4.3999999999999997E-2</v>
       </c>
       <c r="F64" s="1" t="s">
-        <v>200</v>
+        <v>155</v>
       </c>
     </row>
     <row r="65" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B65" s="2"/>
       <c r="C65" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="D65" s="3" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>213</v>
+        <v>161</v>
+      </c>
+      <c r="E65" s="6">
+        <v>2.5000000000000001E-2</v>
       </c>
       <c r="F65" s="1" t="s">
-        <v>200</v>
+        <v>155</v>
       </c>
     </row>
     <row r="66" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B66" s="2"/>
       <c r="C66" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="D66" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E66" s="6">
-        <v>3.7999999999999999E-2</v>
+      <c r="E66" s="5">
+        <v>0.05</v>
       </c>
       <c r="F66" s="1" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-    <row r="67" spans="2:6" ht="119.25" customHeight="1" x14ac:dyDescent="0.3">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="67" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B67" s="2"/>
+      <c r="C67" t="s">
+        <v>164</v>
+      </c>
       <c r="D67" s="3" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-        <v>0.06</v>
+        <v>9</v>
+      </c>
+      <c r="E67" s="1" t="s">
+        <v>165</v>
       </c>
       <c r="F67" s="1" t="s">
-        <v>200</v>
-[...3 lines deleted...]
-      <c r="B68" s="2"/>
+        <v>163</v>
+      </c>
+    </row>
+    <row r="68" spans="2:6" ht="109.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C68" t="s">
+        <v>166</v>
+      </c>
       <c r="D68" s="3" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>0.16</v>
+        <v>9</v>
+      </c>
+      <c r="E68" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="F68" s="1" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-    <row r="69" spans="2:6" ht="119.25" customHeight="1" x14ac:dyDescent="0.3">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="69" spans="2:6" ht="109.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B69" s="2"/>
+      <c r="C69" t="s">
+        <v>117</v>
+      </c>
       <c r="D69" s="3" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-        <v>0.35</v>
+        <v>167</v>
+      </c>
+      <c r="E69" s="6">
+        <v>2.5000000000000001E-2</v>
       </c>
       <c r="F69" s="1" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-    <row r="70" spans="2:6" ht="99.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="70" spans="2:6" ht="109.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B70" s="2"/>
       <c r="C70" t="s">
-        <v>193</v>
+        <v>27</v>
       </c>
       <c r="D70" s="3" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-        <v>0.03</v>
+        <v>9</v>
+      </c>
+      <c r="E70" s="6">
+        <v>3.5000000000000003E-2</v>
       </c>
       <c r="F70" s="1" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-    <row r="71" spans="2:6" ht="99.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="71" spans="2:6" ht="109.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B71" s="2"/>
       <c r="C71" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="D71" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E71" s="5">
-        <v>0.03</v>
+      <c r="E71" s="6">
+        <v>3.5000000000000003E-2</v>
       </c>
       <c r="F71" s="1" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-    <row r="72" spans="2:6" ht="99.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="72" spans="2:6" ht="109.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B72" s="2"/>
       <c r="C72" t="s">
-        <v>49</v>
+        <v>88</v>
       </c>
       <c r="D72" s="3" t="s">
-        <v>9</v>
+        <v>169</v>
       </c>
       <c r="E72" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F72" s="1" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-    <row r="73" spans="2:6" ht="99.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="73" spans="2:6" ht="109.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B73" s="2"/>
       <c r="C73" t="s">
-        <v>150</v>
+        <v>64</v>
       </c>
       <c r="D73" s="3" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>197</v>
+        <v>89</v>
+      </c>
+      <c r="E73" s="5">
+        <v>0.04</v>
       </c>
       <c r="F73" s="1" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-    <row r="74" spans="2:6" ht="105.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="74" spans="2:6" ht="109.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B74" s="2"/>
       <c r="D74" s="3" t="s">
-        <v>198</v>
+        <v>170</v>
       </c>
       <c r="E74" s="5">
-        <v>0.16</v>
+        <v>0.04</v>
       </c>
       <c r="F74" s="1" t="s">
-        <v>195</v>
-[...3 lines deleted...]
-      <c r="B75" s="2"/>
+        <v>155</v>
+      </c>
+    </row>
+    <row r="75" spans="2:6" ht="109.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D75" s="3" t="s">
-        <v>115</v>
+        <v>171</v>
       </c>
       <c r="E75" s="5">
-        <v>0.02</v>
+        <v>0.12</v>
       </c>
       <c r="F75" s="1" t="s">
-        <v>199</v>
-[...6 lines deleted...]
-      </c>
+        <v>155</v>
+      </c>
+    </row>
+    <row r="76" spans="2:6" ht="109.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D76" s="3" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>172</v>
+      </c>
+      <c r="E76" s="5">
+        <v>0.26</v>
       </c>
       <c r="F76" s="1" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-    <row r="77" spans="2:6" ht="120.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="77" spans="2:6" ht="109.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B77" s="2"/>
-      <c r="C77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D77" s="3" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>2.5000000000000001E-2</v>
+        <v>13</v>
+      </c>
+      <c r="E77" s="5">
+        <v>0.04</v>
       </c>
       <c r="F77" s="1" t="s">
-        <v>192</v>
-[...6 lines deleted...]
-      </c>
+        <v>163</v>
+      </c>
+    </row>
+    <row r="78" spans="2:6" ht="120" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D78" s="3" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>173</v>
+      </c>
+      <c r="E78" s="5">
+        <v>0.32</v>
       </c>
       <c r="F78" s="1" t="s">
-        <v>192</v>
-[...5 lines deleted...]
-      </c>
+        <v>155</v>
+      </c>
+    </row>
+    <row r="79" spans="2:6" ht="120" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D79" s="3" t="s">
-        <v>187</v>
+        <v>174</v>
       </c>
       <c r="E79" s="5">
-        <v>0.24</v>
+        <v>0.3</v>
       </c>
       <c r="F79" s="1" t="s">
-        <v>188</v>
-[...6 lines deleted...]
-      </c>
+        <v>155</v>
+      </c>
+    </row>
+    <row r="80" spans="2:6" ht="120" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D80" s="3" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>175</v>
+      </c>
+      <c r="E80" s="5">
+        <v>0.09</v>
       </c>
       <c r="F80" s="1" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-    <row r="81" spans="2:6" ht="207" customHeight="1" x14ac:dyDescent="0.3">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="81" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B81" s="2"/>
       <c r="C81" t="s">
-        <v>121</v>
+        <v>8</v>
       </c>
       <c r="D81" s="3" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>9</v>
+      </c>
+      <c r="E81" s="5">
+        <v>0.06</v>
       </c>
       <c r="F81" s="1" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-    <row r="82" spans="2:6" ht="99.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="82" spans="2:6" ht="110.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="C82" t="s">
-        <v>179</v>
+        <v>139</v>
       </c>
       <c r="D82" s="3" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="E82" s="6">
+        <v>140</v>
+      </c>
+      <c r="E82" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="F82" s="1" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="83" spans="2:6" ht="110.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B83" s="2"/>
+      <c r="C83" t="s">
+        <v>142</v>
+      </c>
+      <c r="D83" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E83" s="5">
+        <v>0.05</v>
+      </c>
+      <c r="F83" s="1" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="84" spans="2:6" ht="193.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B84" s="2"/>
+      <c r="C84" t="s">
+        <v>5</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="E84" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="F84" s="1" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="85" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B85" s="2"/>
+      <c r="C85" t="s">
+        <v>14</v>
+      </c>
+      <c r="D85" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="E85" s="6">
         <v>3.5000000000000003E-2</v>
       </c>
-      <c r="F82" s="1" t="s">
-[...32 lines deleted...]
-      </c>
       <c r="F85" s="1" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-    <row r="86" spans="2:6" ht="99.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="86" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B86" s="2"/>
+      <c r="C86" t="s">
+        <v>42</v>
+      </c>
       <c r="D86" s="3" t="s">
-        <v>185</v>
+        <v>9</v>
       </c>
       <c r="E86" s="6">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="F86" s="1" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-    <row r="87" spans="2:6" ht="99.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="87" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B87" s="2"/>
+      <c r="C87" t="s">
+        <v>19</v>
+      </c>
       <c r="D87" s="3" t="s">
-        <v>186</v>
+        <v>145</v>
       </c>
       <c r="E87" s="5">
         <v>0.03</v>
       </c>
       <c r="F87" s="1" t="s">
-        <v>176</v>
+        <v>138</v>
       </c>
     </row>
     <row r="88" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
       <c r="C88" t="s">
-        <v>159</v>
+        <v>146</v>
       </c>
       <c r="D88" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E88" s="11" t="s">
-[...3 lines deleted...]
-        <v>146</v>
+      <c r="E88" s="6">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="F88" s="1" t="s">
+        <v>138</v>
       </c>
     </row>
     <row r="89" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B89" s="2"/>
       <c r="C89" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="D89" s="3" t="s">
-        <v>98</v>
-[...9 lines deleted...]
-      <c r="B90" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="E89" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="F89" s="1" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="90" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
       <c r="C90" t="s">
-        <v>6</v>
+        <v>148</v>
       </c>
       <c r="D90" s="3" t="s">
-        <v>161</v>
-[...8 lines deleted...]
-    <row r="91" spans="2:6" ht="263.25" customHeight="1" x14ac:dyDescent="0.3">
+        <v>149</v>
+      </c>
+      <c r="E90" s="6">
+        <v>3.7999999999999999E-2</v>
+      </c>
+      <c r="F90" s="1" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="91" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B91" s="2"/>
       <c r="C91" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="D91" s="3" t="s">
-        <v>164</v>
-[...5 lines deleted...]
-        <v>166</v>
+        <v>9</v>
+      </c>
+      <c r="E91" s="6">
+        <v>7.4999999999999997E-2</v>
+      </c>
+      <c r="F91" s="1" t="s">
+        <v>138</v>
       </c>
     </row>
     <row r="92" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B92" s="2"/>
       <c r="C92" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="D92" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="E92" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="F92" s="1" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="93" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B93" s="2"/>
+      <c r="C93" t="s">
+        <v>106</v>
+      </c>
+      <c r="D93" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E92" s="6">
-[...23 lines deleted...]
-      </c>
+      <c r="E93" s="6">
+        <v>3.7999999999999999E-2</v>
+      </c>
+      <c r="F93" s="1" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="94" spans="2:6" ht="119.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D94" s="3" t="s">
-        <v>169</v>
-[...8 lines deleted...]
-    <row r="95" spans="2:6" ht="115.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>152</v>
+      </c>
+      <c r="E94" s="5">
+        <v>0.06</v>
+      </c>
+      <c r="F94" s="1" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="95" spans="2:6" ht="105.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B95" s="2"/>
       <c r="D95" s="3" t="s">
-        <v>171</v>
-[...8 lines deleted...]
-    <row r="96" spans="2:6" ht="115.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>136</v>
+      </c>
+      <c r="E95" s="5">
+        <v>0.16</v>
+      </c>
+      <c r="F95" s="1" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="96" spans="2:6" ht="119.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B96" s="2"/>
       <c r="D96" s="3" t="s">
-        <v>135</v>
+        <v>153</v>
       </c>
       <c r="E96" s="5">
-        <v>0.06</v>
-[...6 lines deleted...]
-      <c r="B97" s="2"/>
+        <v>0.35</v>
+      </c>
+      <c r="F96" s="1" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="97" spans="2:6" ht="99.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C97" t="s">
+        <v>131</v>
+      </c>
       <c r="D97" s="3" t="s">
-        <v>173</v>
-[...10 lines deleted...]
-        <v>175</v>
+        <v>132</v>
+      </c>
+      <c r="E97" s="5">
+        <v>0.03</v>
+      </c>
+      <c r="F97" s="1" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="98" spans="2:6" ht="99.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B98" s="2"/>
+      <c r="C98" t="s">
+        <v>29</v>
       </c>
       <c r="D98" s="3" t="s">
-        <v>174</v>
+        <v>9</v>
       </c>
       <c r="E98" s="5">
-        <v>7.0000000000000007E-2</v>
-[...5 lines deleted...]
-    <row r="99" spans="1:6" ht="228" customHeight="1" x14ac:dyDescent="0.3">
+        <v>0.03</v>
+      </c>
+      <c r="F98" s="1" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="99" spans="2:6" ht="99.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B99" s="2"/>
       <c r="C99" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="D99" s="3" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>9</v>
+      </c>
+      <c r="E99" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="F99" s="1" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:6" ht="111.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="100" spans="2:6" ht="99.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B100" s="2"/>
       <c r="C100" t="s">
-        <v>140</v>
+        <v>88</v>
       </c>
       <c r="D100" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E100" s="5">
-        <v>0.1</v>
+      <c r="E100" s="1" t="s">
+        <v>135</v>
       </c>
       <c r="F100" s="1" t="s">
-        <v>139</v>
-[...6 lines deleted...]
-      </c>
+        <v>133</v>
+      </c>
+    </row>
+    <row r="101" spans="2:6" ht="105.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D101" s="3" t="s">
-        <v>9</v>
+        <v>136</v>
       </c>
       <c r="E101" s="5">
-        <v>0.03</v>
+        <v>0.16</v>
       </c>
       <c r="F101" s="1" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:6" ht="230.25" customHeight="1" x14ac:dyDescent="0.3">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="102" spans="2:6" ht="105.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B102" s="2"/>
-      <c r="C102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D102" s="3" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-        <v>3.5999999999999997E-2</v>
+        <v>53</v>
+      </c>
+      <c r="E102" s="5">
+        <v>0.02</v>
       </c>
       <c r="F102" s="1" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:6" ht="111" customHeight="1" x14ac:dyDescent="0.3">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="103" spans="2:6" ht="132.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B103" s="2"/>
       <c r="C103" t="s">
-        <v>22</v>
+        <v>127</v>
       </c>
       <c r="D103" s="3" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>0.03</v>
+        <v>128</v>
+      </c>
+      <c r="E103" s="4" t="s">
+        <v>129</v>
       </c>
       <c r="F103" s="1" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:6" ht="111.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="104" spans="2:6" ht="120.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B104" s="2"/>
       <c r="C104" t="s">
-        <v>143</v>
+        <v>27</v>
       </c>
       <c r="D104" s="3" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>0.03</v>
+        <v>36</v>
+      </c>
+      <c r="E104" s="6">
+        <v>2.5000000000000001E-2</v>
       </c>
       <c r="F104" s="1" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:6" ht="111.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="105" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B105" s="2"/>
       <c r="C105" t="s">
-        <v>104</v>
+        <v>16</v>
       </c>
       <c r="D105" s="3" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="E105" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F105" s="1" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      <c r="B106" s="2"/>
+        <v>130</v>
+      </c>
+    </row>
+    <row r="106" spans="2:6" ht="99.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="C106" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="D106" s="3" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>125</v>
+      </c>
+      <c r="E106" s="5">
+        <v>0.24</v>
       </c>
       <c r="F106" s="1" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:6" ht="111.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="107" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B107" s="2"/>
       <c r="C107" t="s">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="D107" s="3" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>2.5999999999999999E-2</v>
+        <v>36</v>
+      </c>
+      <c r="E107" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="F107" s="1" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:6" ht="111.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="108" spans="2:6" ht="207" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B108" s="2"/>
       <c r="C108" t="s">
-        <v>147</v>
+        <v>59</v>
       </c>
       <c r="D108" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="E108" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="F108" s="1" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="109" spans="2:6" ht="99.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C109" t="s">
+        <v>117</v>
+      </c>
+      <c r="D109" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="E109" s="6">
+        <v>3.5000000000000003E-2</v>
+      </c>
+      <c r="F109" s="1" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="110" spans="2:6" ht="99.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B110" s="2"/>
+      <c r="D110" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E110" s="6">
+        <v>4.4999999999999998E-2</v>
+      </c>
+      <c r="F110" s="1" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="111" spans="2:6" ht="99.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="D111" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="E111" s="5">
+        <v>0.03</v>
+      </c>
+      <c r="F111" s="1" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="112" spans="2:6" ht="99.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="D112" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E112" s="5">
+        <v>0.03</v>
+      </c>
+      <c r="F112" s="1" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" ht="99.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="D113" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="E113" s="6">
+        <v>3.5000000000000003E-2</v>
+      </c>
+      <c r="F113" s="1" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" ht="99.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="D114" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="E114" s="5">
+        <v>0.03</v>
+      </c>
+      <c r="F114" s="1" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C115" t="s">
+        <v>97</v>
+      </c>
+      <c r="D115" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E108" s="1" t="s">
-[...11 lines deleted...]
-      <c r="D109" s="3" t="s">
+      <c r="E115" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F115" s="11" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C116" t="s">
+        <v>26</v>
+      </c>
+      <c r="D116" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E116" s="11" t="s">
+        <v>98</v>
+      </c>
+      <c r="F116" s="11" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" ht="165.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B117" s="2"/>
+      <c r="C117" t="s">
+        <v>6</v>
+      </c>
+      <c r="D117" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="E117" s="12" t="s">
+        <v>100</v>
+      </c>
+      <c r="F117" s="11" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" ht="263.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B118" s="2"/>
+      <c r="C118" t="s">
+        <v>31</v>
+      </c>
+      <c r="D118" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="E118" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="F118" s="11" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B119" s="2"/>
+      <c r="C119" t="s">
+        <v>25</v>
+      </c>
+      <c r="D119" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E119" s="6">
+        <v>2.5999999999999999E-2</v>
+      </c>
+      <c r="F119" s="1" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C120" t="s">
+        <v>105</v>
+      </c>
+      <c r="D120" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E120" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F120" s="11" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" ht="115.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C121" t="s">
+        <v>106</v>
+      </c>
+      <c r="D121" s="3" t="s">
         <v>107</v>
       </c>
-      <c r="E109" s="1" t="s">
-[...156 lines deleted...]
-    <row r="122" spans="2:6" ht="112.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E121" s="12" t="s">
+        <v>108</v>
+      </c>
+      <c r="F121" s="11" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" ht="115.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B122" s="2"/>
       <c r="D122" s="3" t="s">
-        <v>132</v>
+        <v>109</v>
       </c>
       <c r="E122" s="6">
-        <v>9.5000000000000001E-2</v>
-[...5 lines deleted...]
-    <row r="123" spans="2:6" ht="112.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>3.5000000000000003E-2</v>
+      </c>
+      <c r="F122" s="11" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" ht="115.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D123" s="3" t="s">
-        <v>30</v>
-[...8 lines deleted...]
-    <row r="124" spans="2:6" ht="112.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>73</v>
+      </c>
+      <c r="E123" s="5">
+        <v>0.06</v>
+      </c>
+      <c r="F123" s="11" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" ht="115.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B124" s="2"/>
       <c r="D124" s="3" t="s">
-        <v>31</v>
-[...8 lines deleted...]
-    <row r="125" spans="2:6" ht="123.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>111</v>
+      </c>
+      <c r="E124" s="6">
+        <v>3.5000000000000003E-2</v>
+      </c>
+      <c r="F124" s="11" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" ht="115.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A125" t="s">
+        <v>113</v>
+      </c>
       <c r="D125" s="3" t="s">
-        <v>135</v>
+        <v>112</v>
       </c>
       <c r="E125" s="5">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="F125" s="1" t="s">
-[...3 lines deleted...]
-    <row r="126" spans="2:6" ht="123.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="F125" s="11" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" ht="228" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C126" t="s">
+        <v>17</v>
+      </c>
       <c r="D126" s="3" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="E126" s="5">
+        <v>75</v>
+      </c>
+      <c r="E126" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="F126" s="1" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" ht="111.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C127" t="s">
+        <v>78</v>
+      </c>
+      <c r="D127" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E127" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="F127" s="1" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" ht="111.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B128" s="2"/>
+      <c r="C128" t="s">
+        <v>10</v>
+      </c>
+      <c r="D128" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E128" s="5">
         <v>0.03</v>
       </c>
-      <c r="F126" s="1" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="F128" s="1" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-    <row r="129" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="129" spans="2:6" ht="230.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B129" s="2"/>
       <c r="C129" t="s">
-        <v>126</v>
+        <v>5</v>
       </c>
       <c r="D129" s="3" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>0.06</v>
+        <v>79</v>
+      </c>
+      <c r="E129" s="6">
+        <v>3.5999999999999997E-2</v>
       </c>
       <c r="F129" s="1" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-    <row r="130" spans="2:6" ht="105.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="130" spans="2:6" ht="111" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B130" s="2"/>
       <c r="C130" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="D130" s="3" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>80</v>
+      </c>
+      <c r="E130" s="5">
+        <v>0.03</v>
       </c>
       <c r="F130" s="1" t="s">
-        <v>118</v>
-[...3 lines deleted...]
-      <c r="B131" s="2"/>
+        <v>77</v>
+      </c>
+    </row>
+    <row r="131" spans="2:6" ht="111.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="C131" t="s">
-        <v>42</v>
+        <v>81</v>
       </c>
       <c r="D131" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E131" s="5">
         <v>0.03</v>
       </c>
       <c r="F131" s="1" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-    <row r="132" spans="2:6" ht="99.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="132" spans="2:6" ht="111.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B132" s="2"/>
       <c r="C132" t="s">
-        <v>121</v>
+        <v>42</v>
       </c>
       <c r="D132" s="3" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>9</v>
+      </c>
+      <c r="E132" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="F132" s="1" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-    <row r="133" spans="2:6" ht="194.25" customHeight="1" x14ac:dyDescent="0.3">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="133" spans="2:6" ht="133.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B133" s="2"/>
       <c r="C133" t="s">
-        <v>48</v>
-[...5 lines deleted...]
-        <v>120</v>
+        <v>19</v>
+      </c>
+      <c r="D133" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="E133" s="4" t="s">
+        <v>83</v>
       </c>
       <c r="F133" s="1" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-    <row r="134" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="134" spans="2:6" ht="111.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B134" s="2"/>
       <c r="C134" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D134" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E134" s="6">
-        <v>6.5000000000000002E-2</v>
+        <v>2.5999999999999999E-2</v>
       </c>
       <c r="F134" s="1" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-    <row r="135" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="135" spans="2:6" ht="111.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B135" s="2"/>
       <c r="C135" t="s">
-        <v>22</v>
+        <v>85</v>
       </c>
       <c r="D135" s="3" t="s">
-        <v>116</v>
+        <v>9</v>
       </c>
       <c r="E135" s="1" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="F135" s="1" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-    <row r="136" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="136" spans="2:6" ht="111.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B136" s="2"/>
       <c r="C136" t="s">
+        <v>33</v>
+      </c>
+      <c r="D136" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E136" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D136" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F136" s="1" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="137" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="137" spans="2:6" ht="111.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B137" s="2"/>
       <c r="C137" t="s">
-        <v>97</v>
+        <v>18</v>
       </c>
       <c r="D137" s="3" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>0.05</v>
+        <v>9</v>
+      </c>
+      <c r="E137" s="6">
+        <v>5.8000000000000003E-2</v>
       </c>
       <c r="F137" s="1" t="s">
-        <v>99</v>
-[...3 lines deleted...]
-      <c r="B138" s="2"/>
+        <v>86</v>
+      </c>
+    </row>
+    <row r="138" spans="2:6" ht="111.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="C138" t="s">
-        <v>5</v>
+        <v>87</v>
       </c>
       <c r="D138" s="3" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>9</v>
+      </c>
+      <c r="E138" s="5">
+        <v>0.02</v>
       </c>
       <c r="F138" s="1" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="139" spans="2:6" ht="136.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="139" spans="2:6" ht="111.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B139" s="2"/>
       <c r="C139" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="D139" s="3" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>9</v>
+      </c>
+      <c r="E139" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="F139" s="1" t="s">
-        <v>106</v>
-[...3 lines deleted...]
-      <c r="B140" s="2"/>
+        <v>86</v>
+      </c>
+    </row>
+    <row r="140" spans="2:6" ht="113.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="C140" t="s">
-        <v>104</v>
+        <v>88</v>
       </c>
       <c r="D140" s="3" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>2.7E-2</v>
+        <v>9</v>
+      </c>
+      <c r="E140" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="F140" s="1" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="141" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="141" spans="2:6" ht="111.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B141" s="2"/>
       <c r="C141" t="s">
-        <v>24</v>
+        <v>64</v>
       </c>
       <c r="D141" s="3" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>89</v>
+      </c>
+      <c r="E141" s="5">
+        <v>0.05</v>
       </c>
       <c r="F141" s="1" t="s">
-        <v>106</v>
-[...6 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+    </row>
+    <row r="142" spans="2:6" ht="110.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D142" s="3" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>91</v>
+      </c>
+      <c r="E142" s="5">
+        <v>0.3</v>
       </c>
       <c r="F142" s="1" t="s">
-        <v>99</v>
-[...6 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+    </row>
+    <row r="143" spans="2:6" ht="111.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D143" s="3" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>92</v>
+      </c>
+      <c r="E143" s="6">
+        <v>3.7499999999999999E-2</v>
       </c>
       <c r="F143" s="1" t="s">
-        <v>106</v>
-[...6 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+    </row>
+    <row r="144" spans="2:6" ht="111.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D144" s="3" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>93</v>
+      </c>
+      <c r="E144" s="6">
+        <v>3.7499999999999999E-2</v>
       </c>
       <c r="F144" s="1" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="145" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="145" spans="2:6" ht="112.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D145" s="3" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="E145" s="5">
+        <v>94</v>
+      </c>
+      <c r="E145" s="6">
+        <v>3.7499999999999999E-2</v>
+      </c>
+      <c r="F145" s="1" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="146" spans="2:6" ht="110.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="D146" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="E146" s="5">
         <v>0.1</v>
       </c>
-      <c r="F145" s="1" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="F146" s="1" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="147" spans="2:6" ht="116.25" customHeight="1" x14ac:dyDescent="0.3">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="147" spans="2:6" ht="111.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D147" s="3" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>0.09</v>
+        <v>96</v>
+      </c>
+      <c r="E147" s="6">
+        <v>3.7499999999999999E-2</v>
       </c>
       <c r="F147" s="1" t="s">
-        <v>114</v>
-[...7 lines deleted...]
-        <v>0.02</v>
+        <v>77</v>
+      </c>
+    </row>
+    <row r="148" spans="2:6" ht="112.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C148" t="s">
+        <v>67</v>
+      </c>
+      <c r="E148" s="4" t="s">
+        <v>68</v>
       </c>
       <c r="F148" s="1" t="s">
-        <v>106</v>
-[...5 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+    </row>
+    <row r="149" spans="2:6" ht="112.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D149" s="3" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>70</v>
+      </c>
+      <c r="E149" s="6">
+        <v>9.5000000000000001E-2</v>
       </c>
       <c r="F149" s="1" t="s">
-        <v>95</v>
-[...6 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+    </row>
+    <row r="150" spans="2:6" ht="112.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D150" s="3" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>21</v>
+      </c>
+      <c r="E150" s="6">
+        <v>8.4000000000000005E-2</v>
       </c>
       <c r="F150" s="1" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="151" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="151" spans="2:6" ht="112.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B151" s="2"/>
-      <c r="C151" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D151" s="3" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E151" s="5">
-        <v>0.04</v>
+        <v>0.08</v>
       </c>
       <c r="F151" s="1" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      <c r="B152" s="2"/>
+        <v>71</v>
+      </c>
+    </row>
+    <row r="152" spans="2:6" ht="123.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D152" s="3" t="s">
-        <v>50</v>
+        <v>73</v>
       </c>
       <c r="E152" s="5">
-        <v>0.14000000000000001</v>
+        <v>7.0000000000000007E-2</v>
       </c>
       <c r="F152" s="1" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      <c r="B153" s="2"/>
+        <v>71</v>
+      </c>
+    </row>
+    <row r="153" spans="2:6" ht="123.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D153" s="3" t="s">
-        <v>36</v>
+        <v>74</v>
       </c>
       <c r="E153" s="5">
-        <v>0.32</v>
+        <v>0.03</v>
       </c>
       <c r="F153" s="1" t="s">
-        <v>96</v>
-[...6 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+    </row>
+    <row r="154" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D154" s="3" t="s">
-        <v>83</v>
+        <v>66</v>
       </c>
       <c r="E154" s="5">
-        <v>0.45</v>
+        <v>0.4</v>
       </c>
       <c r="F154" s="1" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="155" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="155" spans="2:6" ht="96.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B155" s="2"/>
-      <c r="C155" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D155" s="3" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>13</v>
+      </c>
+      <c r="E155" s="5">
+        <v>0.08</v>
       </c>
       <c r="F155" s="1" t="s">
-        <v>82</v>
+        <v>56</v>
       </c>
     </row>
     <row r="156" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B156" s="2"/>
       <c r="C156" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D156" s="3" t="s">
-        <v>84</v>
+        <v>65</v>
       </c>
       <c r="E156" s="5">
         <v>0.06</v>
       </c>
       <c r="F156" s="1" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-    <row r="157" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="157" spans="2:6" ht="105.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B157" s="2"/>
       <c r="C157" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D157" s="3" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>9</v>
+      </c>
+      <c r="E157" s="1" t="s">
+        <v>63</v>
       </c>
       <c r="F157" s="1" t="s">
-        <v>75</v>
+        <v>56</v>
       </c>
     </row>
     <row r="158" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B158" s="2"/>
       <c r="C158" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D158" s="3" t="s">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="E158" s="5">
-        <v>0.05</v>
+        <v>0.03</v>
       </c>
       <c r="F158" s="1" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      <c r="B159" s="2"/>
+        <v>56</v>
+      </c>
+    </row>
+    <row r="159" spans="2:6" ht="99.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="C159" t="s">
-        <v>6</v>
+        <v>59</v>
       </c>
       <c r="D159" s="3" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>0.115</v>
+        <v>60</v>
+      </c>
+      <c r="E159" s="4" t="s">
+        <v>61</v>
       </c>
       <c r="F159" s="1" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-    <row r="160" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="160" spans="2:6" ht="194.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B160" s="2"/>
       <c r="C160" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>9.2999999999999999E-2</v>
+        <v>31</v>
+      </c>
+      <c r="D160" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="E160" s="10" t="s">
+        <v>58</v>
       </c>
       <c r="F160" s="1" t="s">
-        <v>85</v>
+        <v>56</v>
       </c>
     </row>
     <row r="161" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B161" s="2"/>
       <c r="C161" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="D161" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E161" s="1" t="s">
-        <v>12</v>
+      <c r="E161" s="6">
+        <v>6.5000000000000002E-2</v>
       </c>
       <c r="F161" s="1" t="s">
-        <v>75</v>
+        <v>56</v>
       </c>
     </row>
     <row r="162" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B162" s="2"/>
       <c r="C162" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="D162" s="3" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>0.04</v>
+        <v>54</v>
+      </c>
+      <c r="E162" s="1" t="s">
+        <v>55</v>
       </c>
       <c r="F162" s="1" t="s">
-        <v>75</v>
+        <v>56</v>
       </c>
     </row>
     <row r="163" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B163" s="2"/>
       <c r="C163" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="D163" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E163" s="1" t="s">
-        <v>91</v>
+      <c r="E163" s="5">
+        <v>0.02</v>
       </c>
       <c r="F163" s="1" t="s">
-        <v>75</v>
+        <v>44</v>
       </c>
     </row>
     <row r="164" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B164" s="2"/>
+      <c r="C164" t="s">
+        <v>35</v>
+      </c>
       <c r="D164" s="3" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E164" s="5">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="F164" s="1" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="165" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="165" spans="2:6" ht="136.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B165" s="2"/>
+      <c r="C165" t="s">
+        <v>5</v>
+      </c>
       <c r="D165" s="3" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>0.13</v>
+        <v>38</v>
+      </c>
+      <c r="E165" s="4" t="s">
+        <v>39</v>
       </c>
       <c r="F165" s="1" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="166" spans="2:6" ht="99.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="166" spans="2:6" ht="136.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B166" s="2"/>
       <c r="C166" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="D166" s="3" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>0.11</v>
+        <v>40</v>
+      </c>
+      <c r="E166" s="4" t="s">
+        <v>41</v>
       </c>
       <c r="F166" s="1" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="167" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="167" spans="2:6" ht="176.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B167" s="2"/>
       <c r="C167" t="s">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="D167" s="3" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>0.09</v>
+        <v>43</v>
+      </c>
+      <c r="E167" s="8">
+        <v>2.7E-2</v>
       </c>
       <c r="F167" s="1" t="s">
-        <v>71</v>
+        <v>44</v>
       </c>
     </row>
     <row r="168" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B168" s="2"/>
       <c r="C168" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="D168" s="3" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>0.09</v>
+        <v>36</v>
+      </c>
+      <c r="E168" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="F168" s="1" t="s">
-        <v>72</v>
+        <v>44</v>
       </c>
     </row>
     <row r="169" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B169" s="2"/>
       <c r="C169" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D169" s="3" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>6.2E-2</v>
+        <v>45</v>
+      </c>
+      <c r="E169" s="4" t="s">
+        <v>46</v>
       </c>
       <c r="F169" s="1" t="s">
-        <v>72</v>
+        <v>37</v>
       </c>
     </row>
     <row r="170" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B170" s="2"/>
       <c r="C170" t="s">
-        <v>74</v>
+        <v>32</v>
       </c>
       <c r="D170" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E170" s="1" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="F170" s="1" t="s">
-        <v>72</v>
+        <v>44</v>
       </c>
     </row>
     <row r="171" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B171" s="2"/>
       <c r="C171" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D171" s="3" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>6.5000000000000002E-2</v>
+        <v>47</v>
+      </c>
+      <c r="E171" s="4" t="s">
+        <v>48</v>
       </c>
       <c r="F171" s="1" t="s">
-        <v>72</v>
+        <v>44</v>
       </c>
     </row>
     <row r="172" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B172" s="2"/>
       <c r="D172" s="3" t="s">
-        <v>76</v>
+        <v>49</v>
       </c>
       <c r="E172" s="5">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="F172" s="1" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="173" spans="2:6" ht="115.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="173" spans="2:6" ht="116.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D173" s="3" t="s">
-        <v>77</v>
+        <v>50</v>
       </c>
       <c r="E173" s="5">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="F173" s="1" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="174" spans="2:6" ht="115.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="174" spans="2:6" ht="116.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D174" s="3" t="s">
-        <v>78</v>
+        <v>51</v>
       </c>
       <c r="E174" s="5">
-        <v>0.39</v>
+        <v>0.09</v>
       </c>
       <c r="F174" s="1" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-      <c r="B175" s="2"/>
+        <v>52</v>
+      </c>
+    </row>
+    <row r="175" spans="2:6" ht="116.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D175" s="3" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>53</v>
+      </c>
+      <c r="E175" s="5">
+        <v>0.02</v>
       </c>
       <c r="F175" s="1" t="s">
-        <v>71</v>
-[...339 lines deleted...]
-    <row r="208" spans="2:6" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+        <v>44</v>
+      </c>
+    </row>
+    <row r="176" spans="2:6" ht="405.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="177" ht="359.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="178" ht="99.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="179" ht="99.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="180" ht="99.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="181" ht="138.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="182" ht="100.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="183" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="184" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="185" ht="121.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="186" ht="121.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="187" ht="121.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="188" ht="121.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="189" ht="121.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="190" ht="121.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="191" ht="121.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="192" ht="121.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="193" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="194" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="195" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="196" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="197" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="198" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="199" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="200" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="201" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="202" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="203" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="204" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="205" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="206" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="207" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="208" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="209" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
-    <row r="210" ht="121.5" customHeight="1" x14ac:dyDescent="0.3"/>
-[...62 lines deleted...]
-    <row r="273" ht="111" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="210" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="211" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="212" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="213" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="214" ht="409.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="215" ht="283.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="216" ht="100.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="217" ht="100.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="218" ht="100.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="219" ht="100.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="220" ht="100.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="221" ht="100.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="222" ht="100.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="223" ht="100.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="224" ht="100.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="225" ht="100.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="226" ht="100.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="227" ht="100.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="228" ht="100.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="229" ht="100.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="230" ht="100.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="231" ht="100.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="232" ht="100.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="233" ht="100.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="234" ht="100.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="235" ht="100.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="236" ht="100.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="237" ht="100.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="238" ht="111.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="239" ht="111.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="240" ht="111.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="241" ht="111.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="242" ht="111.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="243" ht="96" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="244" ht="106.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="245" ht="103.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="246" ht="108.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="247" ht="111" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="248" ht="111" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="249" ht="111" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="250" ht="111" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="251" ht="111" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="252" ht="111" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="253" ht="111" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="254" ht="111" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="255" ht="111" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="256" ht="111" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="257" ht="111" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="258" ht="111" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="259" ht="111" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="260" ht="111" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="261" ht="111" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="262" ht="111" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="263" ht="111" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="264" ht="111" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="265" ht="111" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="266" ht="111" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="267" ht="111" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="268" ht="111" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="269" ht="16.5" x14ac:dyDescent="0.3"/>
+    <row r="270" ht="126.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="271" ht="126.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="272" ht="122.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="273" ht="120.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="274" ht="111" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="275" ht="111" customHeight="1" x14ac:dyDescent="0.3"/>
-    <row r="276" ht="111" customHeight="1" x14ac:dyDescent="0.3"/>
-[...25 lines deleted...]
-    <row r="302" ht="99.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="276" ht="99.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="277" ht="99.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="278" ht="99.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="279" ht="99.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="280" ht="114.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="281" ht="108" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="282" ht="99.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="283" ht="99.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="284" ht="99.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="285" ht="99.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="286" ht="99.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="287" ht="99.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="288" ht="99.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="289" ht="99.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="290" ht="99.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="291" ht="174.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="292" ht="142.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="293" ht="108" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="294" ht="108" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="295" ht="108" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="296" ht="108" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="297" ht="108" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="298" ht="108" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="299" ht="108" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="300" ht="108" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="301" ht="108" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="302" ht="108" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="303" ht="99.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="304" ht="99.75" customHeight="1" x14ac:dyDescent="0.3"/>
-    <row r="305" ht="114.75" customHeight="1" x14ac:dyDescent="0.3"/>
-[...11 lines deleted...]
-    <row r="317" ht="142.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="305" ht="136.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="306" ht="136.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="307" ht="120" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="308" ht="120" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="309" ht="108" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="310" ht="108" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="311" ht="108" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="312" ht="108" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="313" ht="108" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="314" ht="108" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="315" ht="108" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="316" ht="108" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="317" ht="108" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="318" ht="108" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="319" ht="108" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="320" ht="108" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="321" ht="108" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="322" ht="108" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="323" ht="108" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="324" ht="108" customHeight="1" x14ac:dyDescent="0.3"/>
-    <row r="325" ht="108" customHeight="1" x14ac:dyDescent="0.3"/>
-[...2 lines deleted...]
-    <row r="328" ht="99.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="325" ht="101.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="326" ht="98.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="327" ht="98.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="328" ht="103.5" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="329" ht="99.75" customHeight="1" x14ac:dyDescent="0.3"/>
-    <row r="330" ht="136.5" customHeight="1" x14ac:dyDescent="0.3"/>
-[...35 lines deleted...]
-    <row r="366" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="330" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="331" ht="138" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="332" ht="138" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="333" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="334" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="335" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="336" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="337" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="338" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="339" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="340" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="341" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="342" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="343" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="344" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="345" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="346" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="347" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="348" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="349" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="350" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="351" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="352" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="353" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="354" ht="114" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="355" ht="114" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="356" ht="228.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="357" ht="114" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="358" ht="114" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="359" ht="114" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="360" ht="114" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="361" ht="114" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="362" ht="114" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="363" ht="114" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="364" ht="110.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="365" ht="116.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="366" ht="108" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="367" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="368" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="369" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="370" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="371" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="372" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="373" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="374" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="375" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="376" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="377" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="378" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
-    <row r="379" ht="114" customHeight="1" x14ac:dyDescent="0.3"/>
-[...11 lines deleted...]
-    <row r="391" ht="108" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="379" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="380" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="381" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="382" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="383" ht="409.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="384" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="385" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="386" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="387" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="388" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="389" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="390" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="391" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="392" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="393" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="394" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="395" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="396" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="397" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="398" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
-    <row r="399" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="399" ht="99.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="400" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="401" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="402" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="403" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="404" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="405" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="406" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="407" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
-    <row r="408" ht="409.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="408" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="409" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="410" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="411" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="412" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="413" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="414" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="415" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
-    <row r="416" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
-[...28 lines deleted...]
-    <row r="445" ht="91.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="416" ht="119.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="417" ht="228" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="418" ht="148.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="419" ht="91.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="420" ht="91.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="421" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="422" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="423" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="424" ht="174.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="425" ht="114.95" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="426" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="427" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="428" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="429" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="430" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="431" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="432" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="433" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="434" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="435" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="436" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="437" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="438" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="439" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="440" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="441" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="442" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="443" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="444" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="445" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="446" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="447" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="448" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
-    <row r="449" ht="174.75" customHeight="1" x14ac:dyDescent="0.3"/>
-    <row r="450" ht="114.95" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="449" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="450" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="451" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="452" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="453" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="454" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="455" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="456" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="457" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="458" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="459" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="460" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="461" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="462" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
-    <row r="463" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="463" ht="110.1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="464" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="465" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="466" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="467" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="468" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="469" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="470" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="471" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="472" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="473" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="474" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="475" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="476" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="477" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="478" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
-    <row r="479" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
-[...23 lines deleted...]
-    <row r="503" ht="99.95" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:F2"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="64" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddFooter>Page &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B U D A A B Q S w M E F A A C A A g A k n O C U W c K C D K l A A A A 9 Q A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 8 x D o I w G I W v Q r r T 1 h q V k J + S 6 O A i i Y m J c W 1 K h U Y o h h b L 3 R w 8 k l c Q o 6 i b 4 / v e N 7 x 3 v 9 4 g 7 e s q u K j W 6 s Y k a I I p C p S R T a 5 N k a D O H c M I p R y 2 Q p 5 E o Y J B N j b u b Z 6 g 0 r l z T I j 3 H v s p b t q C M E o n 5 J B t d r J U t U A f W f + X Q 2 2 s E 0 Y q x G H / G s M Z j u Z 4 w W a Y A h k Z Z N p 8 e z b M f b Y / E F Z d 5 b p W c W X C 9 R L I G I G 8 L / A H U E s D B B Q A A g A I A J J z g l E P y u m r p A A A A O k A A A A T A B w A W 0 N v b n R l b n R f V H l w Z X N d L n h t b C C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A B t j k s O w j A M R K 8 S e Z + 6 s E A I N W U B 3 I A L R M H 9 i O a j x k X h b C w 4 E l c g b X e I p W f m e e b z e l f H Z A f x o D H 2 3 i n Y F C U I c s b f e t c q m L i R e z j W 1 f U Z K I o c d V F B x x w O i N F 0 Z H U s f C C X n c a P V n M + x x a D N n f d E m 7 L c o f G O y b H k u c f U F d n a v Q 0 s L i k L K + 1 G Q d x W n N z l Q K m x L j I + J e w P 3 k d w t A b z d n E J G 2 U d i F x G V 5 / A V B L A w Q U A A I A C A C S c 4 J R K I p H u A 4 A A A A R A A A A E w A c A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 0 g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A K 0 5 N L s n M z 1 M I h t C G 1 g B Q S w E C L Q A U A A I A C A C S c 4 J R Z w o I M q U A A A D 1 A A A A E g A A A A A A A A A A A A A A A A A A A A A A Q 2 9 u Z m l n L 1 B h Y 2 t h Z 2 U u e G 1 s U E s B A i 0 A F A A C A A g A k n O C U Q / K 6 a u k A A A A 6 Q A A A B M A A A A A A A A A A A A A A A A A 8 Q A A A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W x Q S w E C L Q A U A A I A C A C S c 4 J R K I p H u A 4 A A A A R A A A A E w A A A A A A A A A A A A A A A A D i A Q A A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b V B L B Q Y A A A A A A w A D A M I A A A A 9 A g A A A A A Q A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 U G V y b W l z c 2 l v b k x p c 3 Q g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + Z m F s c 2 U 8 L 0 N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + P E Z p c m V 3 Y W x s R W 5 h Y m x l Z D 5 0 c n V l P C 9 G a X J l d 2 F s b E V u Y W J s Z W Q + P C 9 Q Z X J t a X N z a W 9 u T G l z d D 6 X A Q A A A A A A A H U B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E l 0 Z W 1 z P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k F s b E Z v c m 1 1 b G F z P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g g L z 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w c y I g V m F s d W U 9 I n N B Q U F B Q U E 9 P S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j w v S X R l b X M + P C 9 M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U + F g A A A F B L B Q Y A A A A A A A A A A A A A A A A A A A A A A A D a A A A A A Q A A A N C M n d 8 B F d E R j H o A w E / C l + s B A A A A W 2 d b 9 7 Q i v E m l w g i Z D a q 1 S Q A A A A A C A A A A A A A D Z g A A w A A A A B A A A A A Y L P P Y b / 0 f 6 f R g / U 6 z M z W Z A A A A A A S A A A C g A A A A E A A A A I 8 9 d 2 A p H h F x o J s V W 0 I 7 9 F t Q A A A A F 3 J 6 f O 2 p a U V K e t T z B f k S q v h 5 0 4 V 6 A V C S u N V i F G m l h h Z E 7 j m B 6 z o x 0 S z n h H X s s C 9 S c N z f P + M y k j h 1 N Y l U 6 q 2 y 7 s D t h B D h R z g X J S q G v Y M y Y w E U A A A A 9 r a U l d O f u a g W Y 3 w H O f 6 B t Y + n U I E = < / D a t a M a s h u p > 
 </file>
 